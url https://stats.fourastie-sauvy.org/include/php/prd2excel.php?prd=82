--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,52 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Blé (quintal, en gros)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Les prix sont ceux de l'INSEE, 1875 à 2007 ; depuis 2007, France agrimer, blé tendre, moyenne des mois de l'historique, prix payé au producteur (visionet) (Chiffres rectifiés en 2018); 2019 : moyenne des prix trimestriels.
 Ce prix est typique de l'évolution du niveau de vie en France. Au XVIIIe siècle, il était encore aux environs de 300 salaires horaires le quintal. On le voit diminuer progressivement jusqu'aux environs de 1 salaire horaire
 Il explique la hausse du niveau de vie: d'une économie de subsistance (avoir assez de pain pour se nourrir) à une économie variée, d'abord une nourriture variée, puis une consommation de plus en plus étendue.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Céréales</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-La production des céréales  a beaucoup évolué sur deux ou trois cens ans : de l'araire au tracteur, de semences non sélectionnées à semences performantes, avec les engrais, la possibilité d'irriguer… Les prix réels ont subi des baisses spectaculaires qui ont changé le niveau de vie des hommes (voir "Information sur les statistiques de prix" : la baisse du prix réel du blé est la principale révolution économique des derniers siècles).</t>
+    <t>La production des céréales  a beaucoup évolué sur deux ou trois cens ans : de l'araire au tracteur, de semences non sélectionnées à semences performantes, avec les engrais, la possibilité d'irriguer… Les prix réels ont subi des baisses spectaculaires qui ont changé le niveau de vie des hommes (voir "Information sur les statistiques de prix" : la baisse du prix réel du blé est la principale révolution économique des derniers siècles).</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -552,2499 +551,2499 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1875</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>31.64</v>
       </c>
       <c r="D2" s="4">
         <v>0.22</v>
       </c>
       <c r="E2" s="4">
-        <v>143.818182</v>
+        <v>143.82</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1876</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>26.59</v>
       </c>
       <c r="D3" s="4">
         <v>0.22</v>
       </c>
       <c r="E3" s="4">
-        <v>120.863636</v>
+        <v>120.86</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1877</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>31.09</v>
       </c>
       <c r="D4" s="4">
         <v>0.23</v>
       </c>
       <c r="E4" s="4">
-        <v>135.173913</v>
+        <v>135.17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1878</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>29.96</v>
       </c>
       <c r="D5" s="4">
         <v>0.23</v>
       </c>
       <c r="E5" s="4">
-        <v>130.26087</v>
+        <v>130.26</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1879</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>28.2</v>
       </c>
       <c r="D6" s="4">
         <v>0.23</v>
       </c>
       <c r="E6" s="4">
-        <v>122.608696</v>
+        <v>122.61</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1880</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>29.96</v>
       </c>
       <c r="D7" s="4">
         <v>0.24</v>
       </c>
       <c r="E7" s="4">
-        <v>124.833333</v>
+        <v>124.83</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1881</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>22.82</v>
       </c>
       <c r="D8" s="4">
         <v>0.24</v>
       </c>
       <c r="E8" s="4">
-        <v>95.083333</v>
+        <v>95.08</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1882</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>27.69</v>
       </c>
       <c r="D9" s="4">
         <v>0.24</v>
       </c>
       <c r="E9" s="4">
-        <v>115.375</v>
+        <v>115.38</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1883</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>24.83</v>
       </c>
       <c r="D10" s="4">
         <v>0.24</v>
       </c>
       <c r="E10" s="4">
-        <v>103.458333</v>
+        <v>103.46</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1884</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>23.1</v>
       </c>
       <c r="D11" s="4">
         <v>0.24</v>
       </c>
       <c r="E11" s="4">
         <v>96.25</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1885</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>21.17</v>
       </c>
       <c r="D12" s="4">
         <v>0.24</v>
       </c>
       <c r="E12" s="4">
-        <v>88.208333</v>
+        <v>88.20999999999999</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1886</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>21.55</v>
       </c>
       <c r="D13" s="4">
         <v>0.24</v>
       </c>
       <c r="E13" s="4">
-        <v>89.791667</v>
+        <v>89.79000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1887</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>22.87</v>
       </c>
       <c r="D14" s="4">
         <v>0.24</v>
       </c>
       <c r="E14" s="4">
-        <v>95.291667</v>
+        <v>95.29000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1888</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>24.75</v>
       </c>
       <c r="D15" s="4">
         <v>0.25</v>
       </c>
       <c r="E15" s="4">
         <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1889</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>23.54</v>
       </c>
       <c r="D16" s="4">
         <v>0.25</v>
       </c>
       <c r="E16" s="4">
         <v>94.16</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1890</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>24.71</v>
       </c>
       <c r="D17" s="4">
         <v>0.26</v>
       </c>
       <c r="E17" s="4">
-        <v>95.038462</v>
+        <v>95.04000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1891</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>27.14</v>
       </c>
       <c r="D18" s="4">
         <v>0.26</v>
       </c>
       <c r="E18" s="4">
-        <v>104.384615</v>
+        <v>104.38</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1892</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>23.12</v>
       </c>
       <c r="D19" s="4">
         <v>0.26</v>
       </c>
       <c r="E19" s="4">
-        <v>88.92307700000001</v>
+        <v>88.92</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1893</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>20.97</v>
       </c>
       <c r="D20" s="4">
         <v>0.26</v>
       </c>
       <c r="E20" s="4">
-        <v>80.653846</v>
+        <v>80.65000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1894</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>19.41</v>
       </c>
       <c r="D21" s="4">
         <v>0.26</v>
       </c>
       <c r="E21" s="4">
-        <v>74.653846</v>
+        <v>74.65000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1895</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>18.25</v>
       </c>
       <c r="D22" s="4">
         <v>0.26</v>
       </c>
       <c r="E22" s="4">
-        <v>70.192308</v>
+        <v>70.19</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1896</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>18.53</v>
       </c>
       <c r="D23" s="4">
         <v>0.27</v>
       </c>
       <c r="E23" s="4">
-        <v>68.62963000000001</v>
+        <v>68.63</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1897</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>24.79</v>
       </c>
       <c r="D24" s="4">
         <v>0.28</v>
       </c>
       <c r="E24" s="4">
-        <v>88.535714</v>
+        <v>88.54000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1898</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>25.31</v>
       </c>
       <c r="D25" s="4">
         <v>0.28</v>
       </c>
       <c r="E25" s="4">
-        <v>90.39285700000001</v>
+        <v>90.39</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1899</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>19.4</v>
       </c>
       <c r="D26" s="4">
         <v>0.28</v>
       </c>
       <c r="E26" s="4">
-        <v>69.285714</v>
+        <v>69.29000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1900</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>18.71</v>
       </c>
       <c r="D27" s="4">
         <v>0.29</v>
       </c>
       <c r="E27" s="4">
-        <v>64.517241</v>
+        <v>64.52</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1901</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>19.63</v>
       </c>
       <c r="D28" s="4">
         <v>0.29</v>
       </c>
       <c r="E28" s="4">
-        <v>67.689655</v>
+        <v>67.69</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1902</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>20.98</v>
       </c>
       <c r="D29" s="4">
         <v>0.3</v>
       </c>
       <c r="E29" s="4">
-        <v>69.933333</v>
+        <v>69.93000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1903</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>22.14</v>
       </c>
       <c r="D30" s="4">
         <v>0.3</v>
       </c>
       <c r="E30" s="4">
         <v>73.8</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1904</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>21.06</v>
       </c>
       <c r="D31" s="4">
         <v>0.3</v>
       </c>
       <c r="E31" s="4">
         <v>70.2</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1905</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>22.78</v>
       </c>
       <c r="D32" s="4">
         <v>0.3</v>
       </c>
       <c r="E32" s="4">
-        <v>75.933333</v>
+        <v>75.93000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1906</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>22.54</v>
       </c>
       <c r="D33" s="4">
         <v>0.31</v>
       </c>
       <c r="E33" s="4">
-        <v>72.709677</v>
+        <v>72.70999999999999</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1907</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>23.08</v>
       </c>
       <c r="D34" s="4">
         <v>0.32</v>
       </c>
       <c r="E34" s="4">
-        <v>72.125</v>
+        <v>72.13</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1908</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>22.41</v>
       </c>
       <c r="D35" s="4">
         <v>0.32</v>
       </c>
       <c r="E35" s="4">
-        <v>70.03125</v>
+        <v>70.03</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1909</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>23.31</v>
       </c>
       <c r="D36" s="4">
         <v>0.32</v>
       </c>
       <c r="E36" s="4">
-        <v>72.84375</v>
+        <v>72.84</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1910</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>25.21</v>
       </c>
       <c r="D37" s="4">
         <v>0.33</v>
       </c>
       <c r="E37" s="4">
-        <v>76.393939</v>
+        <v>76.39</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1911</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>25.67</v>
       </c>
       <c r="D38" s="4">
         <v>0.33</v>
       </c>
       <c r="E38" s="4">
-        <v>77.787879</v>
+        <v>77.79000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1912</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>27.73</v>
       </c>
       <c r="D39" s="4">
         <v>0.34</v>
       </c>
       <c r="E39" s="4">
-        <v>81.558824</v>
+        <v>81.56</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1913</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>26.98</v>
       </c>
       <c r="D40" s="4">
         <v>0.34</v>
       </c>
       <c r="E40" s="4">
-        <v>79.352941</v>
+        <v>79.34999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1914</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>29.49</v>
       </c>
       <c r="D41" s="4">
         <v>0.34</v>
       </c>
       <c r="E41" s="4">
-        <v>86.735294</v>
+        <v>86.73999999999999</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1915</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>30.75</v>
       </c>
       <c r="D42" s="4">
         <v>0.39</v>
       </c>
       <c r="E42" s="4">
-        <v>78.846154</v>
+        <v>78.84999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1916</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>32.83</v>
       </c>
       <c r="D43" s="4">
         <v>0.44</v>
       </c>
       <c r="E43" s="4">
-        <v>74.613636</v>
+        <v>74.61</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1917</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>50</v>
       </c>
       <c r="D44" s="4">
         <v>0.51</v>
       </c>
       <c r="E44" s="4">
-        <v>98.039216</v>
+        <v>98.04000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1918</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>75</v>
       </c>
       <c r="D45" s="4">
         <v>0.74</v>
       </c>
       <c r="E45" s="4">
-        <v>101.351351</v>
+        <v>101.35</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1919</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>73</v>
       </c>
       <c r="D46" s="4">
         <v>1</v>
       </c>
       <c r="E46" s="4">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1920</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>99.14</v>
       </c>
       <c r="D47" s="4">
         <v>1.81</v>
       </c>
       <c r="E47" s="4">
-        <v>54.773481</v>
+        <v>54.77</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1921</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>70.37</v>
       </c>
       <c r="D48" s="4">
         <v>1.67</v>
       </c>
       <c r="E48" s="4">
-        <v>42.137725</v>
+        <v>42.14</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1922</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>79.08</v>
       </c>
       <c r="D49" s="4">
         <v>1.69</v>
       </c>
       <c r="E49" s="4">
-        <v>46.792899</v>
+        <v>46.79</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1923</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>90.47</v>
       </c>
       <c r="D50" s="4">
         <v>1.77</v>
       </c>
       <c r="E50" s="4">
-        <v>51.112994</v>
+        <v>51.11</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1924</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>108.53</v>
       </c>
       <c r="D51" s="4">
         <v>1.94</v>
       </c>
       <c r="E51" s="4">
-        <v>55.943299</v>
+        <v>55.94</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1925</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>129.57</v>
       </c>
       <c r="D52" s="4">
         <v>2.12</v>
       </c>
       <c r="E52" s="4">
-        <v>61.117925</v>
+        <v>61.12</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1926</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>183.39</v>
       </c>
       <c r="D53" s="4">
         <v>2.47</v>
       </c>
       <c r="E53" s="4">
-        <v>74.24696400000001</v>
+        <v>74.25</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1927</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>149.12</v>
       </c>
       <c r="D54" s="4">
         <v>2.58</v>
       </c>
       <c r="E54" s="4">
-        <v>57.79845</v>
+        <v>57.8</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1928</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>151.89</v>
       </c>
       <c r="D55" s="4">
         <v>2.72</v>
       </c>
       <c r="E55" s="4">
-        <v>55.841912</v>
+        <v>55.84</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1929</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>134.74</v>
       </c>
       <c r="D56" s="4">
         <v>3.02</v>
       </c>
       <c r="E56" s="4">
-        <v>44.615894</v>
+        <v>44.62</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1930</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>152.32</v>
       </c>
       <c r="D57" s="4">
         <v>3.33</v>
       </c>
       <c r="E57" s="4">
-        <v>45.741742</v>
+        <v>45.74</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1931</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>153.45</v>
       </c>
       <c r="D58" s="4">
         <v>3.3</v>
       </c>
       <c r="E58" s="4">
         <v>46.5</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1932</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>117.3</v>
       </c>
       <c r="D59" s="4">
         <v>3.19</v>
       </c>
       <c r="E59" s="4">
-        <v>36.77116</v>
+        <v>36.77</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1933</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>105.84</v>
       </c>
       <c r="D60" s="4">
         <v>3.06</v>
       </c>
       <c r="E60" s="4">
-        <v>34.588235</v>
+        <v>34.59</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1934</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>118</v>
       </c>
       <c r="D61" s="4">
         <v>3.1</v>
       </c>
       <c r="E61" s="4">
-        <v>38.064516</v>
+        <v>38.06</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1935</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4">
         <v>74.5</v>
       </c>
       <c r="D62" s="4">
         <v>3.15</v>
       </c>
       <c r="E62" s="4">
-        <v>23.650794</v>
+        <v>23.65</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1936</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="4">
         <v>146</v>
       </c>
       <c r="D63" s="4">
         <v>3.97</v>
       </c>
       <c r="E63" s="4">
-        <v>36.775819</v>
+        <v>36.78</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1937</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="4">
         <v>189</v>
       </c>
       <c r="D64" s="4">
         <v>5.32</v>
       </c>
       <c r="E64" s="4">
-        <v>35.526316</v>
+        <v>35.53</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1938</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>208</v>
       </c>
       <c r="D65" s="4">
         <v>5.9</v>
       </c>
       <c r="E65" s="4">
-        <v>35.254237</v>
+        <v>35.25</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1939</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="4">
         <v>205.75</v>
       </c>
       <c r="D66" s="4">
         <v>5.95</v>
       </c>
       <c r="E66" s="4">
-        <v>34.579832</v>
+        <v>34.58</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1940</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="4">
         <v>215</v>
       </c>
       <c r="D67" s="4">
         <v>6.1</v>
       </c>
       <c r="E67" s="4">
-        <v>35.245902</v>
+        <v>35.25</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1941</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4">
         <v>290</v>
       </c>
       <c r="D68" s="4">
         <v>7.33</v>
       </c>
       <c r="E68" s="4">
-        <v>39.563438</v>
+        <v>39.56</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1942</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C69" s="4">
         <v>375</v>
       </c>
       <c r="D69" s="4">
         <v>7.96</v>
       </c>
       <c r="E69" s="4">
-        <v>47.110553</v>
+        <v>47.11</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1943</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="4">
         <v>410</v>
       </c>
       <c r="D70" s="4">
         <v>8.82</v>
       </c>
       <c r="E70" s="4">
-        <v>46.485261</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1944</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="4">
         <v>450</v>
       </c>
       <c r="D71" s="4">
         <v>11.69</v>
       </c>
       <c r="E71" s="4">
-        <v>38.49444</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1945</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="4">
         <v>700</v>
       </c>
       <c r="D72" s="4">
         <v>21.49</v>
       </c>
       <c r="E72" s="4">
-        <v>32.57329</v>
+        <v>32.57</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1946</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="4">
         <v>1125</v>
       </c>
       <c r="D73" s="4">
         <v>29.45</v>
       </c>
       <c r="E73" s="4">
-        <v>38.20034</v>
+        <v>38.2</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1947</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C74" s="4">
         <v>1850</v>
       </c>
       <c r="D74" s="4">
         <v>39.33</v>
       </c>
       <c r="E74" s="4">
-        <v>47.037885</v>
+        <v>47.04</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1948</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="4">
         <v>2300</v>
       </c>
       <c r="D75" s="4">
         <v>61.58</v>
       </c>
       <c r="E75" s="4">
-        <v>37.349789</v>
+        <v>37.35</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1949</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="4">
         <v>2383</v>
       </c>
       <c r="D76" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E76" s="4">
-        <v>32.342562</v>
+        <v>32.34</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1950</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="4">
         <v>2523.04</v>
       </c>
       <c r="D77" s="4">
         <v>81.88</v>
       </c>
       <c r="E77" s="4">
-        <v>30.813874</v>
+        <v>30.81</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1951</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="4">
         <v>2997.26</v>
       </c>
       <c r="D78" s="4">
         <v>110.25</v>
       </c>
       <c r="E78" s="4">
-        <v>27.186032</v>
+        <v>27.19</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1952</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="4">
         <v>3575.92</v>
       </c>
       <c r="D79" s="4">
         <v>132.5</v>
       </c>
       <c r="E79" s="4">
-        <v>26.988075</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1953</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="4">
         <v>3572.13</v>
       </c>
       <c r="D80" s="4">
         <v>135.25</v>
       </c>
       <c r="E80" s="4">
-        <v>26.411312</v>
+        <v>26.41</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1954</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C81" s="4">
         <v>3407.41</v>
       </c>
       <c r="D81" s="4">
         <v>144.75</v>
       </c>
       <c r="E81" s="4">
-        <v>23.539965</v>
+        <v>23.54</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1955</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="4">
         <v>3217.05</v>
       </c>
       <c r="D82" s="4">
         <v>155.75</v>
       </c>
       <c r="E82" s="4">
-        <v>20.655217</v>
+        <v>20.66</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1956</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="4">
         <v>3490.48</v>
       </c>
       <c r="D83" s="4">
         <v>170</v>
       </c>
       <c r="E83" s="4">
-        <v>20.532235</v>
+        <v>20.53</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1957</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C84" s="4">
         <v>3446.81</v>
       </c>
       <c r="D84" s="4">
         <v>180.5</v>
       </c>
       <c r="E84" s="4">
-        <v>19.0959</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1958</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C85" s="4">
         <v>3081.76</v>
       </c>
       <c r="D85" s="4">
         <v>207.5</v>
       </c>
       <c r="E85" s="4">
-        <v>14.851855</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1959</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C86" s="4">
         <v>3442.53</v>
       </c>
       <c r="D86" s="4">
         <v>221</v>
       </c>
       <c r="E86" s="4">
-        <v>15.577059</v>
+        <v>15.58</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1960</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>37.13</v>
       </c>
       <c r="D87" s="4">
         <v>2.35</v>
       </c>
       <c r="E87" s="4">
         <v>15.8</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1961</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4">
         <v>38.91</v>
       </c>
       <c r="D88" s="4">
         <v>2.5</v>
       </c>
       <c r="E88" s="4">
-        <v>15.564</v>
+        <v>15.56</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1962</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4">
         <v>40.42</v>
       </c>
       <c r="D89" s="4">
         <v>2.75</v>
       </c>
       <c r="E89" s="4">
-        <v>14.698182</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1963</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="4">
         <v>41.49</v>
       </c>
       <c r="D90" s="4">
         <v>2.98</v>
       </c>
       <c r="E90" s="4">
-        <v>13.922819</v>
+        <v>13.92</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1964</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4">
         <v>39.96</v>
       </c>
       <c r="D91" s="4">
         <v>3.17</v>
       </c>
       <c r="E91" s="4">
-        <v>12.605678</v>
+        <v>12.61</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1965</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4">
         <v>40.16</v>
       </c>
       <c r="D92" s="4">
         <v>3.36</v>
       </c>
       <c r="E92" s="4">
-        <v>11.952381</v>
+        <v>11.95</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1966</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>41.77</v>
       </c>
       <c r="D93" s="4">
         <v>3.56</v>
       </c>
       <c r="E93" s="4">
-        <v>11.733146</v>
+        <v>11.73</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>1967</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="4">
         <v>44.9</v>
       </c>
       <c r="D94" s="4">
         <v>3.74</v>
       </c>
       <c r="E94" s="4">
-        <v>12.005348</v>
+        <v>12.01</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>1968</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4">
         <v>44.35</v>
       </c>
       <c r="D95" s="4">
         <v>4.43</v>
       </c>
       <c r="E95" s="4">
-        <v>10.011287</v>
+        <v>10.01</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>1969</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="4">
         <v>43.48</v>
       </c>
       <c r="D96" s="4">
         <v>4.77</v>
       </c>
       <c r="E96" s="4">
-        <v>9.115304</v>
+        <v>9.119999999999999</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>1970</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4">
         <v>47.09</v>
       </c>
       <c r="D97" s="4">
         <v>5.02</v>
       </c>
       <c r="E97" s="4">
-        <v>9.380478</v>
+        <v>9.380000000000001</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1971</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C98" s="4">
         <v>48.39</v>
       </c>
       <c r="D98" s="4">
         <v>5.82</v>
       </c>
       <c r="E98" s="4">
-        <v>8.314432999999999</v>
+        <v>8.31</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>1972</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C99" s="4">
         <v>50.23</v>
       </c>
       <c r="D99" s="4">
         <v>6.53</v>
       </c>
       <c r="E99" s="4">
-        <v>7.69219</v>
+        <v>7.69</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>1973</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="4">
         <v>52.74</v>
       </c>
       <c r="D100" s="4">
         <v>7.74</v>
       </c>
       <c r="E100" s="4">
-        <v>6.813953</v>
+        <v>6.81</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>1974</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="4">
         <v>58.55</v>
       </c>
       <c r="D101" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E101" s="4">
-        <v>6.195767</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>1975</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="4">
         <v>61.34</v>
       </c>
       <c r="D102" s="4">
         <v>11.3</v>
       </c>
       <c r="E102" s="4">
-        <v>5.428319</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>1976</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C103" s="4">
         <v>71.17</v>
       </c>
       <c r="D103" s="4">
         <v>12.8</v>
       </c>
       <c r="E103" s="4">
-        <v>5.560156</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>1977</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C104" s="4">
         <v>76.68000000000001</v>
       </c>
       <c r="D104" s="4">
         <v>14.32</v>
       </c>
       <c r="E104" s="4">
-        <v>5.354749</v>
+        <v>5.35</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>1978</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C105" s="4">
         <v>81.84999999999999</v>
       </c>
       <c r="D105" s="4">
         <v>14.85</v>
       </c>
       <c r="E105" s="4">
-        <v>5.511785</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>1979</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C106" s="4">
         <v>84.8</v>
       </c>
       <c r="D106" s="4">
         <v>16.72</v>
       </c>
       <c r="E106" s="4">
-        <v>5.07177</v>
+        <v>5.07</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>1980</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C107" s="4">
         <v>90.34999999999999</v>
       </c>
       <c r="D107" s="4">
         <v>21.22</v>
       </c>
       <c r="E107" s="4">
-        <v>4.257776</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>1981</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="4">
         <v>100.79</v>
       </c>
       <c r="D108" s="4">
         <v>22.82</v>
       </c>
       <c r="E108" s="4">
-        <v>4.41674</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>1982</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C109" s="4">
         <v>112.2</v>
       </c>
       <c r="D109" s="4">
         <v>27.8</v>
       </c>
       <c r="E109" s="4">
-        <v>4.035971</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>1983</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C110" s="4">
         <v>120.93</v>
       </c>
       <c r="D110" s="4">
         <v>31.18</v>
       </c>
       <c r="E110" s="4">
-        <v>3.878448</v>
+        <v>3.88</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>1984</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C111" s="4">
         <v>118.39</v>
       </c>
       <c r="D111" s="4">
         <v>34.12</v>
       </c>
       <c r="E111" s="4">
-        <v>3.469812</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>1985</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C112" s="4">
         <v>113.78</v>
       </c>
       <c r="D112" s="4">
         <v>36.89</v>
       </c>
       <c r="E112" s="4">
-        <v>3.084305</v>
+        <v>3.08</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>1986</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C113" s="4">
         <v>116.72</v>
       </c>
       <c r="D113" s="4">
         <v>38.47</v>
       </c>
       <c r="E113" s="4">
-        <v>3.034053</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>1987</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C114" s="4">
         <v>112.78</v>
       </c>
       <c r="D114" s="4">
         <v>40.02</v>
       </c>
       <c r="E114" s="4">
-        <v>2.818091</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>1988</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C115" s="4">
         <v>108.74</v>
       </c>
       <c r="D115" s="4">
         <v>41.11</v>
       </c>
       <c r="E115" s="4">
-        <v>2.645099</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>1989</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C116" s="4">
         <v>107.91</v>
       </c>
       <c r="D116" s="4">
         <v>42.83</v>
       </c>
       <c r="E116" s="4">
-        <v>2.519496</v>
+        <v>2.52</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>1990</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C117" s="4">
         <v>101.65</v>
       </c>
       <c r="D117" s="4">
         <v>44.66</v>
       </c>
       <c r="E117" s="4">
-        <v>2.276086</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>1991</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C118" s="4">
         <v>104.35</v>
       </c>
       <c r="D118" s="4">
         <v>46.84</v>
       </c>
       <c r="E118" s="4">
-        <v>2.227797</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>1992</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C119" s="4">
         <v>101.7</v>
       </c>
       <c r="D119" s="4">
         <v>48.69</v>
       </c>
       <c r="E119" s="4">
-        <v>2.088725</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>1993</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C120" s="4">
         <v>90.72</v>
       </c>
       <c r="D120" s="4">
         <v>49.94</v>
       </c>
       <c r="E120" s="4">
-        <v>1.81658</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>1994</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C121" s="4">
         <v>80.23999999999999</v>
       </c>
       <c r="D121" s="4">
         <v>51.03</v>
       </c>
       <c r="E121" s="4">
-        <v>1.572408</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>1995</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C122" s="4">
         <v>79.67</v>
       </c>
       <c r="D122" s="4">
         <v>58.03</v>
       </c>
       <c r="E122" s="4">
-        <v>1.372911</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>1996</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C123" s="4">
         <v>78.75</v>
       </c>
       <c r="D123" s="4">
         <v>60.11</v>
       </c>
       <c r="E123" s="4">
-        <v>1.310098</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>1997</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C124" s="4">
         <v>76.08</v>
       </c>
       <c r="D124" s="4">
         <v>61.87</v>
       </c>
       <c r="E124" s="4">
-        <v>1.229675</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>1998</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C125" s="4">
         <v>66.18000000000001</v>
       </c>
       <c r="D125" s="4">
         <v>63.71</v>
       </c>
       <c r="E125" s="4">
-        <v>1.038769</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>1999</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C126" s="4">
         <v>65.45</v>
       </c>
       <c r="D126" s="4">
         <v>64.75</v>
       </c>
       <c r="E126" s="4">
-        <v>1.010811</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>2000</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C127" s="4">
         <v>65.3</v>
       </c>
       <c r="D127" s="4">
         <v>66.19</v>
       </c>
       <c r="E127" s="4">
-        <v>0.986554</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>2001</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C128" s="4">
         <v>65.97</v>
       </c>
       <c r="D128" s="4">
         <v>69.95</v>
       </c>
       <c r="E128" s="4">
-        <v>0.943102</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>2002</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C129" s="4">
         <v>9.27</v>
       </c>
       <c r="D129" s="4">
         <v>10.8</v>
       </c>
       <c r="E129" s="4">
-        <v>0.858333</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>2003</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C130" s="4">
         <v>10.23</v>
       </c>
       <c r="D130" s="4">
         <v>11.22</v>
       </c>
       <c r="E130" s="4">
-        <v>0.911765</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>2004</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C131" s="4">
         <v>10.62</v>
       </c>
       <c r="D131" s="4">
         <v>11.84</v>
       </c>
       <c r="E131" s="4">
-        <v>0.896959</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>2005</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C132" s="4">
         <v>8.68</v>
       </c>
       <c r="D132" s="4">
         <v>12.51</v>
       </c>
       <c r="E132" s="4">
-        <v>0.693845</v>
+        <v>0.6899999999999999</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>2006</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C133" s="4">
         <v>10.87</v>
       </c>
       <c r="D133" s="4">
         <v>13.04</v>
       </c>
       <c r="E133" s="4">
-        <v>0.833589</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>2007</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C134" s="4">
         <v>17.33</v>
       </c>
       <c r="D134" s="4">
         <v>13.34</v>
       </c>
       <c r="E134" s="4">
-        <v>1.2991</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>2008</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="4">
         <v>18.03</v>
       </c>
       <c r="D135" s="4">
         <v>13.77</v>
       </c>
       <c r="E135" s="4">
-        <v>1.309368</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>2009</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="4">
         <v>11.48</v>
       </c>
       <c r="D136" s="4">
         <v>14.02</v>
       </c>
       <c r="E136" s="4">
-        <v>0.8188299999999999</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>2010</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C137" s="4">
         <v>14.83</v>
       </c>
       <c r="D137" s="4">
         <v>14.18</v>
       </c>
       <c r="E137" s="4">
-        <v>1.045839</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>2011</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="4">
         <v>19.69</v>
       </c>
       <c r="D138" s="4">
         <v>14.43</v>
       </c>
       <c r="E138" s="4">
-        <v>1.364518</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>2012</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="4">
         <v>21.47</v>
       </c>
       <c r="D139" s="4">
         <v>14.9</v>
       </c>
       <c r="E139" s="4">
-        <v>1.44094</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>2013</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="4">
         <v>19.84</v>
       </c>
       <c r="D140" s="4">
         <v>15.07</v>
       </c>
       <c r="E140" s="4">
-        <v>1.316523</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>2014</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C141" s="4">
         <v>16.82</v>
       </c>
       <c r="D141" s="4">
         <v>15.23</v>
       </c>
       <c r="E141" s="4">
-        <v>1.104399</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>2015</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="4">
         <v>15.83</v>
       </c>
       <c r="D142" s="4">
         <v>15.38</v>
       </c>
       <c r="E142" s="4">
-        <v>1.029259</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>2016</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="4">
         <v>13.93</v>
       </c>
       <c r="D143" s="4">
         <v>15.47</v>
       </c>
       <c r="E143" s="4">
-        <v>0.900452</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>2017</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="4">
         <v>14.05</v>
       </c>
       <c r="D144" s="4">
         <v>15.62</v>
       </c>
       <c r="E144" s="4">
-        <v>0.899488</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>2018</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="4">
         <v>16.1</v>
       </c>
       <c r="D145" s="4">
         <v>15.81</v>
       </c>
       <c r="E145" s="4">
-        <v>1.018343</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>2019</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="4">
         <v>16.04</v>
       </c>
       <c r="D146" s="4">
         <v>16.05</v>
       </c>
       <c r="E146" s="4">
-        <v>0.999377</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">