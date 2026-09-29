--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -546,255 +546,255 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>2007</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>659</v>
       </c>
       <c r="D2" s="4">
         <v>13.34</v>
       </c>
       <c r="E2" s="4">
-        <v>49.4003</v>
+        <v>49.4</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>2008</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>609</v>
       </c>
       <c r="D3" s="4">
         <v>13.77</v>
       </c>
       <c r="E3" s="4">
-        <v>44.22658</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>2009</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>559</v>
       </c>
       <c r="D4" s="4">
         <v>14.02</v>
       </c>
       <c r="E4" s="4">
-        <v>39.871612</v>
+        <v>39.87</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>2010</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>629</v>
       </c>
       <c r="D5" s="4">
         <v>14.18</v>
       </c>
       <c r="E5" s="4">
-        <v>44.358251</v>
+        <v>44.36</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>2011</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>629</v>
       </c>
       <c r="D6" s="4">
         <v>14.43</v>
       </c>
       <c r="E6" s="4">
-        <v>43.589744</v>
+        <v>43.59</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>2012</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>679</v>
       </c>
       <c r="D7" s="4">
         <v>14.9</v>
       </c>
       <c r="E7" s="4">
-        <v>45.57047</v>
+        <v>45.57</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>2013</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>699</v>
       </c>
       <c r="D8" s="4">
         <v>15.07</v>
       </c>
       <c r="E8" s="4">
-        <v>46.383543</v>
+        <v>46.38</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>2014</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>709</v>
       </c>
       <c r="D9" s="4">
         <v>15.23</v>
       </c>
       <c r="E9" s="4">
-        <v>46.552856</v>
+        <v>46.55</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>2015</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>749</v>
       </c>
       <c r="D10" s="4">
         <v>15.38</v>
       </c>
       <c r="E10" s="4">
-        <v>48.69961</v>
+        <v>48.7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>2016</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>769</v>
       </c>
       <c r="D11" s="4">
         <v>15.47</v>
       </c>
       <c r="E11" s="4">
-        <v>49.709114</v>
+        <v>49.71</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2017</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>529</v>
       </c>
       <c r="D12" s="4">
         <v>15.62</v>
       </c>
       <c r="E12" s="4">
-        <v>33.866837</v>
+        <v>33.87</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2018</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>639</v>
       </c>
       <c r="D13" s="4">
         <v>15.81</v>
       </c>
       <c r="E13" s="4">
-        <v>40.417457</v>
+        <v>40.42</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2019</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>589</v>
       </c>
       <c r="D14" s="4">
         <v>16.05</v>
       </c>
       <c r="E14" s="4">
-        <v>36.697819</v>
+        <v>36.7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2020</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>16.24</v>
       </c>
       <c r="E15" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>