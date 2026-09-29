--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Blé d'importation</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Insee. Cours des matières premières importées, blé de force rouge d'hiver, CME (Chicago mercantile Exchange), Chicago, Prix en cents US par boisseau, converti en euros par quintal (un boisseau = 27,215 kg).
 La baisse du prix du blé ne se fait plus sentir depuis 1990 ; les aléas sont ceux de la bourse et aussi ceux du climat, cf. le prix du blé en gros en France.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Céréales</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-La production des céréales  a beaucoup évolué sur deux ou trois cens ans : de l'araire au tracteur, de semences non sélectionnées à semences performantes, avec les engrais, la possibilité d'irriguer… Les prix réels ont subi des baisses spectaculaires qui ont changé le niveau de vie des hommes (voir "Information sur les statistiques de prix" : la baisse du prix réel du blé est la principale révolution économique des derniers siècles).</t>
+    <t>La production des céréales  a beaucoup évolué sur deux ou trois cens ans : de l'araire au tracteur, de semences non sélectionnées à semences performantes, avec les engrais, la possibilité d'irriguer… Les prix réels ont subi des baisses spectaculaires qui ont changé le niveau de vie des hommes (voir "Information sur les statistiques de prix" : la baisse du prix réel du blé est la principale révolution économique des derniers siècles).</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -548,544 +547,544 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1990</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>64.45</v>
       </c>
       <c r="D2" s="4">
         <v>44.66</v>
       </c>
       <c r="E2" s="4">
-        <v>1.443126</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1991</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>63.64</v>
       </c>
       <c r="D3" s="4">
         <v>46.84</v>
       </c>
       <c r="E3" s="4">
-        <v>1.358668</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1992</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>70.78</v>
       </c>
       <c r="D4" s="4">
         <v>48.69</v>
       </c>
       <c r="E4" s="4">
-        <v>1.453687</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1993</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>69.73</v>
       </c>
       <c r="D5" s="4">
         <v>49.94</v>
       </c>
       <c r="E5" s="4">
-        <v>1.396276</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1994</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>74.02</v>
       </c>
       <c r="D6" s="4">
         <v>51.03</v>
       </c>
       <c r="E6" s="4">
-        <v>1.450519</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1995</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>79.39</v>
       </c>
       <c r="D7" s="4">
         <v>58.03</v>
       </c>
       <c r="E7" s="4">
-        <v>1.368085</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1996</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>95</v>
       </c>
       <c r="D8" s="4">
         <v>60.11</v>
       </c>
       <c r="E8" s="4">
-        <v>1.580436</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1997</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>83.66</v>
       </c>
       <c r="D9" s="4">
         <v>61.87</v>
       </c>
       <c r="E9" s="4">
-        <v>1.35219</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1998</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>68.31</v>
       </c>
       <c r="D10" s="4">
         <v>63.71</v>
       </c>
       <c r="E10" s="4">
-        <v>1.072202</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1999</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>64.39</v>
       </c>
       <c r="D11" s="4">
         <v>64.75</v>
       </c>
       <c r="E11" s="4">
-        <v>0.99444</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2000</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>76.88</v>
       </c>
       <c r="D12" s="4">
         <v>66.19</v>
       </c>
       <c r="E12" s="4">
-        <v>1.161505</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2001</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>82</v>
       </c>
       <c r="D13" s="4">
         <v>69.95</v>
       </c>
       <c r="E13" s="4">
-        <v>1.172266</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2002</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>13.75</v>
       </c>
       <c r="D14" s="4">
         <v>10.8</v>
       </c>
       <c r="E14" s="4">
-        <v>1.273148</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2003</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>11.31</v>
       </c>
       <c r="D15" s="4">
         <v>11.22</v>
       </c>
       <c r="E15" s="4">
-        <v>1.008021</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2004</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>10.87</v>
       </c>
       <c r="D16" s="4">
         <v>11.84</v>
       </c>
       <c r="E16" s="4">
-        <v>0.9180739999999999</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2005</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>10.24</v>
       </c>
       <c r="D17" s="4">
         <v>12.51</v>
       </c>
       <c r="E17" s="4">
-        <v>0.818545</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2006</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>13.69</v>
       </c>
       <c r="D18" s="4">
         <v>13.04</v>
       </c>
       <c r="E18" s="4">
-        <v>1.049847</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2007</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>17.34</v>
       </c>
       <c r="D19" s="4">
         <v>13.34</v>
       </c>
       <c r="E19" s="4">
-        <v>1.29985</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2008</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>21.07</v>
       </c>
       <c r="D20" s="4">
         <v>13.77</v>
       </c>
       <c r="E20" s="4">
-        <v>1.530138</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2009</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>14.82</v>
       </c>
       <c r="D21" s="4">
         <v>14.02</v>
       </c>
       <c r="E21" s="4">
-        <v>1.057061</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2010</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>16.88</v>
       </c>
       <c r="D22" s="4">
         <v>14.18</v>
       </c>
       <c r="E22" s="4">
-        <v>1.190409</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2011</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>21.4</v>
       </c>
       <c r="D23" s="4">
         <v>14.43</v>
       </c>
       <c r="E23" s="4">
-        <v>1.483021</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2012</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>22.28</v>
       </c>
       <c r="D24" s="4">
         <v>14.9</v>
       </c>
       <c r="E24" s="4">
-        <v>1.495302</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2013</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>20.34</v>
       </c>
       <c r="D25" s="4">
         <v>15.07</v>
       </c>
       <c r="E25" s="4">
-        <v>1.349701</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2014</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>18.44</v>
       </c>
       <c r="D26" s="4">
         <v>15.23</v>
       </c>
       <c r="E26" s="4">
-        <v>1.210768</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2015</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>17.06</v>
       </c>
       <c r="D27" s="4">
         <v>15.38</v>
       </c>
       <c r="E27" s="4">
-        <v>1.109233</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2016</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>14.39</v>
       </c>
       <c r="D28" s="4">
         <v>15.47</v>
       </c>
       <c r="E28" s="4">
-        <v>0.930187</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2017</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>13.48</v>
       </c>
       <c r="D29" s="4">
         <v>15.62</v>
       </c>
       <c r="E29" s="4">
-        <v>0.862996</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2018</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>16</v>
       </c>
       <c r="D30" s="4">
         <v>15.81</v>
       </c>
       <c r="E30" s="4">
-        <v>1.012018</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2019</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>14.28</v>
       </c>
       <c r="D31" s="4">
         <v>16.05</v>
       </c>
       <c r="E31" s="4">
-        <v>0.88972</v>
+        <v>0.89</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">