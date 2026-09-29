--- v0 (2025-10-28)
+++ v1 (2026-09-29)
@@ -14,105 +14,131 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Etain</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE, depuis 1990. Cours des matières premières importées , étain, pureté 99,85% , LME (London Metal Exchange), London, Prix en dollars US par tonne, converti en euros par tonne. Le prix réel n'a pas de tendance nette, sauf une augmentation importante depuis 2010</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Métaux et matières premières</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Il s'agit de cours de matières premières, souvent importées.
+    <t>Il s'agit de cours de matières premières, souvent importées.
 Le coût de l'extraction joue un rôle important dans la détermination du prix et là le progrès technique engendre souvent des baisses considérables des prix réels à long terme ; mais les cours fluctuent fortement à cours terme à cause de l'offre et de la demande.
 Nous avons suivi l'INSEE qui, pour la période récente, donne les cours boursiers à New-York ou Liverpool, alors qu'anciennement c'était dans un port français : il y a certainement une petite partie du prix réel qui est diminuée de ce fait.
 Nous avons calculé la moyenne annuelle des cours des matières premières et utilisé la moyenne annuelle du taux de change du dollar ou de la monnaie indiquée : les fluctuations annuelles sont dues autant à des variations du cours de la matière première (dues souvent à des causes politiques ou économiques) qu'aux variations du cours du dollar ou des autres monnaies, par rapport au franc ou à l'euro.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>€</t>
+  </si>
+  <si>
+    <t>1 099.14</t>
+  </si>
+  <si>
+    <t>1 298.98</t>
+  </si>
+  <si>
+    <t>1 102.67</t>
+  </si>
+  <si>
+    <t>1 114.02</t>
+  </si>
+  <si>
+    <t>1 084.15</t>
+  </si>
+  <si>
+    <t>1 047.73</t>
+  </si>
+  <si>
+    <t>1 070.30</t>
+  </si>
+  <si>
+    <t>1 112.34</t>
+  </si>
+  <si>
+    <t>1 034.83</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -550,544 +576,544 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1990</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>33991.51</v>
       </c>
       <c r="D2" s="4">
         <v>44.66</v>
       </c>
       <c r="E2" s="4">
-        <v>761.117555</v>
+        <v>761.12</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1991</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>31790.56</v>
       </c>
       <c r="D3" s="4">
         <v>46.84</v>
       </c>
       <c r="E3" s="4">
-        <v>678.70538</v>
+        <v>678.71</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1992</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>32438.69</v>
       </c>
       <c r="D4" s="4">
         <v>48.69</v>
       </c>
       <c r="E4" s="4">
-        <v>666.229</v>
+        <v>666.23</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1993</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>29320.86</v>
       </c>
       <c r="D5" s="4">
         <v>49.94</v>
       </c>
       <c r="E5" s="4">
-        <v>587.121746</v>
+        <v>587.12</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1994</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>30382.21</v>
       </c>
       <c r="D6" s="4">
         <v>51.03</v>
       </c>
       <c r="E6" s="4">
-        <v>595.379385</v>
+        <v>595.38</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1995</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>30729.57</v>
       </c>
       <c r="D7" s="4">
         <v>58.03</v>
       </c>
       <c r="E7" s="4">
-        <v>529.5462690000001</v>
+        <v>529.55</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1996</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>31210.2</v>
       </c>
       <c r="D8" s="4">
         <v>60.11</v>
       </c>
       <c r="E8" s="4">
-        <v>519.2181</v>
+        <v>519.22</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1997</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>32956.62</v>
       </c>
       <c r="D9" s="4">
         <v>61.87</v>
       </c>
       <c r="E9" s="4">
-        <v>532.675287</v>
+        <v>532.6799999999999</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1998</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>32732.99</v>
       </c>
       <c r="D10" s="4">
         <v>63.71</v>
       </c>
       <c r="E10" s="4">
-        <v>513.781039</v>
+        <v>513.78</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1999</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>33311.33</v>
       </c>
       <c r="D11" s="4">
         <v>64.75</v>
       </c>
       <c r="E11" s="4">
-        <v>514.460695</v>
+        <v>514.46</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2000</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>38733.54</v>
       </c>
       <c r="D12" s="4">
         <v>66.19</v>
       </c>
       <c r="E12" s="4">
-        <v>585.187188</v>
+        <v>585.1900000000001</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2001</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>32971.04</v>
       </c>
       <c r="D13" s="4">
         <v>69.95</v>
       </c>
       <c r="E13" s="4">
-        <v>471.351537</v>
+        <v>471.35</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2002</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>4317.11</v>
       </c>
       <c r="D14" s="4">
         <v>10.8</v>
       </c>
       <c r="E14" s="4">
-        <v>399.732407</v>
+        <v>399.73</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2003</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>4344.33</v>
       </c>
       <c r="D15" s="4">
         <v>11.22</v>
       </c>
       <c r="E15" s="4">
-        <v>387.195187</v>
+        <v>387.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2004</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>6809.52</v>
       </c>
       <c r="D16" s="4">
         <v>11.84</v>
       </c>
       <c r="E16" s="4">
-        <v>575.128378</v>
+        <v>575.13</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2005</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>5945.11</v>
       </c>
       <c r="D17" s="4">
         <v>12.51</v>
       </c>
       <c r="E17" s="4">
-        <v>475.228617</v>
+        <v>475.23</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2006</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>6984.72</v>
       </c>
       <c r="D18" s="4">
         <v>13.04</v>
       </c>
       <c r="E18" s="4">
-        <v>535.6380370000001</v>
+        <v>535.64</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2007</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>10600.55</v>
       </c>
       <c r="D19" s="4">
         <v>13.34</v>
       </c>
       <c r="E19" s="4">
-        <v>794.643928</v>
+        <v>794.64</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2008</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>12619.9</v>
       </c>
       <c r="D20" s="4">
         <v>13.77</v>
       </c>
       <c r="E20" s="4">
-        <v>916.47785</v>
+        <v>916.48</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2009</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>9775.059999999999</v>
       </c>
       <c r="D21" s="4">
         <v>14.02</v>
       </c>
       <c r="E21" s="4">
-        <v>697.222539</v>
+        <v>697.22</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2010</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>15585.86</v>
       </c>
       <c r="D22" s="4">
         <v>14.18</v>
       </c>
-      <c r="E22" s="4">
-        <v>1099.143865</v>
+      <c r="E22" s="4" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2011</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>18744.25</v>
       </c>
       <c r="D23" s="4">
         <v>14.43</v>
       </c>
-      <c r="E23" s="4">
-        <v>1298.977824</v>
+      <c r="E23" s="4" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2012</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>16429.79</v>
       </c>
       <c r="D24" s="4">
         <v>14.9</v>
       </c>
-      <c r="E24" s="4">
-        <v>1102.67047</v>
+      <c r="E24" s="4" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2013</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>16788.29</v>
       </c>
       <c r="D25" s="4">
         <v>15.07</v>
       </c>
-      <c r="E25" s="4">
-        <v>1114.020571</v>
+      <c r="E25" s="4" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2014</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>16511.57</v>
       </c>
       <c r="D26" s="4">
         <v>15.23</v>
       </c>
-      <c r="E26" s="4">
-        <v>1084.147735</v>
+      <c r="E26" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2015</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>14453.63</v>
       </c>
       <c r="D27" s="4">
         <v>15.38</v>
       </c>
       <c r="E27" s="4">
-        <v>939.76788</v>
+        <v>939.77</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2016</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>16208.38</v>
       </c>
       <c r="D28" s="4">
         <v>15.47</v>
       </c>
-      <c r="E28" s="4">
-        <v>1047.7298</v>
+      <c r="E28" s="4" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2017</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>16718.08</v>
       </c>
       <c r="D29" s="4">
         <v>15.62</v>
       </c>
-      <c r="E29" s="4">
-        <v>1070.299616</v>
+      <c r="E29" s="4" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2018</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>17586.1</v>
       </c>
       <c r="D30" s="4">
         <v>15.81</v>
       </c>
-      <c r="E30" s="4">
-        <v>1112.340291</v>
+      <c r="E30" s="4" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2019</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>16608.98</v>
       </c>
       <c r="D31" s="4">
         <v>16.05</v>
       </c>
-      <c r="E31" s="4">
-        <v>1034.827414</v>
+      <c r="E31" s="4" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">