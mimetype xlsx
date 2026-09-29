--- v0 (2025-10-28)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Epaule d'agneau à Rungis</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE, depuis 1990,  matière première importée, découpe de viande, en euros par kg. 
 Les cours sont très variables depuis 1990 ; ils ne reflètent pas de progrès technique, mais la condition difficile des producteurs qui ne peuvent compter sur un cours fixe.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Viandes</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Nous avons des relevés de prix de viande en gros depuis le 19e siècle. Il est intéressant de voir l'évolution à aussi long terme, qui indique partout une baisse importante des prix réels due aux progrès dans l'élevage. Par contre, depuis les années 2000, il n'y a pratiquement que peu ou pas de baisse.</t>
+    <t>Nous avons des relevés de prix de viande en gros depuis le 19e siècle. Il est intéressant de voir l'évolution à aussi long terme, qui indique partout une baisse importante des prix réels due aux progrès dans l'élevage. Par contre, depuis les années 2000, il n'y a pratiquement que peu ou pas de baisse.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -548,544 +547,544 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1990</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>16.84</v>
       </c>
       <c r="D2" s="4">
         <v>44.66</v>
       </c>
       <c r="E2" s="4">
-        <v>0.377071</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1991</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>14.76</v>
       </c>
       <c r="D3" s="4">
         <v>46.84</v>
       </c>
       <c r="E3" s="4">
-        <v>0.315115</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1992</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>16.73</v>
       </c>
       <c r="D4" s="4">
         <v>48.69</v>
       </c>
       <c r="E4" s="4">
-        <v>0.343602</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1993</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>18.42</v>
       </c>
       <c r="D5" s="4">
         <v>49.94</v>
       </c>
       <c r="E5" s="4">
-        <v>0.368843</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1994</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>18.91</v>
       </c>
       <c r="D6" s="4">
         <v>51.03</v>
       </c>
       <c r="E6" s="4">
-        <v>0.370566</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1995</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>16.51</v>
       </c>
       <c r="D7" s="4">
         <v>58.03</v>
       </c>
       <c r="E7" s="4">
-        <v>0.284508</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1996</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>20.77</v>
       </c>
       <c r="D8" s="4">
         <v>60.11</v>
       </c>
       <c r="E8" s="4">
-        <v>0.345533</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1997</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>21.48</v>
       </c>
       <c r="D9" s="4">
         <v>61.87</v>
       </c>
       <c r="E9" s="4">
-        <v>0.34718</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1998</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>17.38</v>
       </c>
       <c r="D10" s="4">
         <v>63.71</v>
       </c>
       <c r="E10" s="4">
-        <v>0.272799</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1999</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>16.51</v>
       </c>
       <c r="D11" s="4">
         <v>64.75</v>
       </c>
       <c r="E11" s="4">
-        <v>0.254981</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2000</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>16.56</v>
       </c>
       <c r="D12" s="4">
         <v>66.19</v>
       </c>
       <c r="E12" s="4">
-        <v>0.250189</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2001</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>18.48</v>
       </c>
       <c r="D13" s="4">
         <v>69.95</v>
       </c>
       <c r="E13" s="4">
-        <v>0.264189</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2002</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>3.17</v>
       </c>
       <c r="D14" s="4">
         <v>10.8</v>
       </c>
       <c r="E14" s="4">
-        <v>0.293519</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2003</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>3.76</v>
       </c>
       <c r="D15" s="4">
         <v>11.22</v>
       </c>
       <c r="E15" s="4">
-        <v>0.335116</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2004</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>4.42</v>
       </c>
       <c r="D16" s="4">
         <v>11.84</v>
       </c>
       <c r="E16" s="4">
-        <v>0.373311</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2005</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>4.28</v>
       </c>
       <c r="D17" s="4">
         <v>12.51</v>
       </c>
       <c r="E17" s="4">
-        <v>0.342126</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2006</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>3.88</v>
       </c>
       <c r="D18" s="4">
         <v>13.04</v>
       </c>
       <c r="E18" s="4">
-        <v>0.297546</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2007</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>3.97</v>
       </c>
       <c r="D19" s="4">
         <v>13.34</v>
       </c>
       <c r="E19" s="4">
-        <v>0.297601</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2008</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>4.42</v>
       </c>
       <c r="D20" s="4">
         <v>13.77</v>
       </c>
       <c r="E20" s="4">
-        <v>0.320988</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2009</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>4.12</v>
       </c>
       <c r="D21" s="4">
         <v>14.02</v>
       </c>
       <c r="E21" s="4">
-        <v>0.293866</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2010</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>5.12</v>
       </c>
       <c r="D22" s="4">
         <v>14.18</v>
       </c>
       <c r="E22" s="4">
-        <v>0.361072</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2011</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>6.38</v>
       </c>
       <c r="D23" s="4">
         <v>14.43</v>
       </c>
       <c r="E23" s="4">
-        <v>0.442134</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2012</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>5.88</v>
       </c>
       <c r="D24" s="4">
         <v>14.9</v>
       </c>
       <c r="E24" s="4">
-        <v>0.394631</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2013</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>5.44</v>
       </c>
       <c r="D25" s="4">
         <v>15.07</v>
       </c>
       <c r="E25" s="4">
-        <v>0.360982</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2014</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>6.17</v>
       </c>
       <c r="D26" s="4">
         <v>15.23</v>
       </c>
       <c r="E26" s="4">
-        <v>0.405121</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2015</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>5.03</v>
       </c>
       <c r="D27" s="4">
         <v>15.38</v>
       </c>
       <c r="E27" s="4">
-        <v>0.327048</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2016</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>4.56</v>
       </c>
       <c r="D28" s="4">
         <v>15.47</v>
       </c>
       <c r="E28" s="4">
-        <v>0.294764</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2017</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>5.26</v>
       </c>
       <c r="D29" s="4">
         <v>15.62</v>
       </c>
       <c r="E29" s="4">
-        <v>0.336748</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2018</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>5.84</v>
       </c>
       <c r="D30" s="4">
         <v>15.81</v>
       </c>
       <c r="E30" s="4">
-        <v>0.369386</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2019</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>6.22</v>
       </c>
       <c r="D31" s="4">
         <v>16.05</v>
       </c>
       <c r="E31" s="4">
-        <v>0.387539</v>
+        <v>0.39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">