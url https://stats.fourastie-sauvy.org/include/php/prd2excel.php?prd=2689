--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,53 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Tondeuse électrique</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1969 à 1979 : la moins chère. Leroy Merlin 2017. 
 Depuis 1969, le prix réel a baissé rapidement : de plus de moitié en 10 ans, jusqu'en 1979 et depuis, il a été divisé par plus de 5.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Jardin</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-Les instruments ont fait l'objet d'un progrès technique important et leur prix réel a beaucoup baissé depuis le début des données (environ 1900) ; la baisse est toujours importante pendant les Trente glorieuses ; elle est parfois sensible même depuis 2013. Certains produits ont disparu ou changé de conception.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Dans cette rubrique "Jardins" s'agit de produits de jardin pour des particuliers, à la différence des produits pour la ferme.
+Les instruments métalliques ont fait l'objet d'un progrès technique important et leur prix réel a beaucoup baissé depuis le début des données (environ 1900) ; la baisse est toujours importante pendant les Trente glorieuses ; elle est parfois sensible même depuis 2013. Certains produits ont disparu ou changé de conception.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -550,51 +550,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1969</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>280</v>
       </c>
       <c r="D2" s="4">
         <v>4.77</v>
       </c>
       <c r="E2" s="4">
-        <v>58.70021</v>
+        <v>58.7</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1970</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>5.02</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1971</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>5.82</v>
@@ -606,137 +606,137 @@
         <v>1972</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>6.53</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1973</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>238</v>
       </c>
       <c r="D6" s="4">
         <v>7.74</v>
       </c>
       <c r="E6" s="4">
-        <v>30.749354</v>
+        <v>30.75</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1974</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1975</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>11.3</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1976</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>278</v>
       </c>
       <c r="D9" s="4">
         <v>12.8</v>
       </c>
       <c r="E9" s="4">
-        <v>21.71875</v>
+        <v>21.72</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1977</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>14.32</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1978</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>14.85</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1979</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>349</v>
       </c>
       <c r="D12" s="4">
         <v>16.72</v>
       </c>
       <c r="E12" s="4">
-        <v>20.873206</v>
+        <v>20.87</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1980</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>21.22</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1981</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>22.82</v>
@@ -1190,102 +1190,102 @@
         <v>2016</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4">
         <v>15.47</v>
       </c>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>2017</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>44.9</v>
       </c>
       <c r="D50" s="4">
         <v>15.62</v>
       </c>
       <c r="E50" s="4">
-        <v>2.87452</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>2018</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>49.9</v>
       </c>
       <c r="D51" s="4">
         <v>15.81</v>
       </c>
       <c r="E51" s="4">
-        <v>3.15623</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>2019</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>44.9</v>
       </c>
       <c r="D52" s="4">
         <v>16.05</v>
       </c>
       <c r="E52" s="4">
-        <v>2.797508</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2020</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>44.9</v>
       </c>
       <c r="D53" s="4">
         <v>16.24</v>
       </c>
       <c r="E53" s="4">
-        <v>2.764778</v>
+        <v>2.76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">