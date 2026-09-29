--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,52 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Brosse à dents électrique</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1969 : Coffret de 4 brosses à dents électriques, à piles; 1973 : 4 brosses à piles ; 1976 : 4 brosses sur le courant électrique. La Redoute, 2008, la moins chère. Monoprix, 2018 : la brosse à dents électrique, la moins chère (prix de 4 brosses). 
 D'une quinzaine de salaires horaires en 1969 à trois aujourd'hui, parfois moins…</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Toilette et soins</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-Les prix des objets de toilette proviennent souvent des catalogues Manufrance pour la période ancienne, et d'autres catalogues comme celui de La Redoute depuis. La plupart de ces produits ont des prix réels décroissants, mais certains deviennent caduques ; nous leur substituons progressivement des produits plus modernes dont le prix réel est en général inférieur à celui des produits anciens des années soixante.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Les prix proviennent souvent des catalogues Manufrance pour la période ancienne, et d'autres catalogues comme celui de La Redoute depuis.
+La plupart ont des prix réels décroissants, mais certains deviennent caduques ; nous leur substituons progressivement des produits plus modernes dont le prix réel est en général inférieur à celui des produits anciens des années soixante.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -549,51 +550,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1969</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>67.5</v>
       </c>
       <c r="D2" s="4">
         <v>4.77</v>
       </c>
       <c r="E2" s="4">
-        <v>14.150943</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1970</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>5.02</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1971</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>5.82</v>
@@ -605,94 +606,94 @@
         <v>1972</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>6.53</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1973</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>74</v>
       </c>
       <c r="D6" s="4">
         <v>7.74</v>
       </c>
       <c r="E6" s="4">
-        <v>9.560724</v>
+        <v>9.56</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1974</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1975</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>11.3</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1976</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>105</v>
       </c>
       <c r="D9" s="4">
         <v>12.8</v>
       </c>
       <c r="E9" s="4">
-        <v>8.203125</v>
+        <v>8.199999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1977</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>14.32</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1978</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>14.85</v>
@@ -1068,81 +1069,81 @@
         <v>2007</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>13.34</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2008</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>29.98</v>
       </c>
       <c r="D41" s="4">
         <v>13.77</v>
       </c>
       <c r="E41" s="4">
-        <v>2.177197</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2009</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>14.02</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2010</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>25.11</v>
       </c>
       <c r="D43" s="4">
         <v>14.18</v>
       </c>
       <c r="E43" s="4">
-        <v>1.770804</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2011</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="4">
         <v>14.43</v>
       </c>
       <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2012</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4">
         <v>14.9</v>
@@ -1206,85 +1207,85 @@
         <v>2017</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="4">
         <v>15.62</v>
       </c>
       <c r="E50" s="4"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>2018</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>46.12</v>
       </c>
       <c r="D51" s="4">
         <v>15.81</v>
       </c>
       <c r="E51" s="4">
-        <v>2.917141</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>2019</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>63.96</v>
       </c>
       <c r="D52" s="4">
         <v>16.05</v>
       </c>
       <c r="E52" s="4">
-        <v>3.985047</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2020</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>59.96</v>
       </c>
       <c r="D53" s="4">
         <v>16.24</v>
       </c>
       <c r="E53" s="4">
-        <v>3.692118</v>
+        <v>3.69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">