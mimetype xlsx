--- v0 (2025-10-31)
+++ v1 (2026-09-29)
@@ -39,53 +39,54 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Guillaume</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1909 à 1966 : guillaume de fil, petit rabot, en cormier 28 cm, fer 20 mm ; 1969 à 1979, 27 cm; 1976, 26 cm. 2013, Leroy Merlin : Guillaume d'ébéniste Fischer Darex 90 mm, fer de 26 cm.
 Le prix réel a beaucoup baissé depuis 1909, mais il est remonté avec les guerres et redescendu : de plus de 7 salaires horaires en 1909, il est aujourd'hui aux environs de 1, mais il est aujourd'hui en fonte, avec semelle en fer et non plus en cormier.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Menuiserie et bricolage</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-La guerre de 1914-18 avait provoqué une hausse des prix réels qui a été longue à se résorber. Les outils qui durent depuis 1900 environ ont parfois un prix réel en forte baisse, parfois aussi leur prix réel n'a pas de tendance nette, le dessin de l'outil et surtout le matériau, ayant changé. Souvent, les instruments électriques d'aujourd'hui sont moins chers que ceux, mécaniques, du début du vingtième siècle.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+La source principale était le catalogue Manufrance ; nous avons tenté des mises à jours, mais le métier a évolué.
+Certains outils sont restés les mêmes, d'autres n'existent plus ou sont électriques ; il est parfois difficile de les suivre.
+La guerre de 1914-18 avait provoqué une hausse des prix réels qui a été longue à se résorber. Les outils qui durent depuis 1900 environ ont parfois un prix réel en forte baisse, parfois aussi leur prix réel n'a pas de tendance nette, le dessin de l'outil, et surtout le matériau ayant changé. On note que, pour certains outils spécialisés, le prix réel a eu tendance à augmenter de 1969 à 1979. Souvent, les instruments électriques d'aujourd'hui sont moins chers que ceux, mécaniques du début du vingtième siècle.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -995,136 +996,136 @@
         <v>1908</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4">
         <v>0.32</v>
       </c>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1909</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>2.5</v>
       </c>
       <c r="D36" s="4">
         <v>0.32</v>
       </c>
       <c r="E36" s="4">
-        <v>7.8125</v>
+        <v>7.81</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1910</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>2.5</v>
       </c>
       <c r="D37" s="4">
         <v>0.33</v>
       </c>
       <c r="E37" s="4">
-        <v>7.575758</v>
+        <v>7.58</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1911</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>2.65</v>
       </c>
       <c r="D38" s="4">
         <v>0.33</v>
       </c>
       <c r="E38" s="4">
-        <v>8.030303</v>
+        <v>8.029999999999999</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1912</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>2.3</v>
       </c>
       <c r="D39" s="4">
         <v>0.34</v>
       </c>
       <c r="E39" s="4">
-        <v>6.764706</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1913</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>2.25</v>
       </c>
       <c r="D40" s="4">
         <v>0.34</v>
       </c>
       <c r="E40" s="4">
-        <v>6.617647</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1914</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>2.25</v>
       </c>
       <c r="D41" s="4">
         <v>0.34</v>
       </c>
       <c r="E41" s="4">
-        <v>6.617647</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1915</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>0.39</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1916</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>0.44</v>
@@ -1166,374 +1167,374 @@
       </c>
       <c r="C46" s="4">
         <v>10.6</v>
       </c>
       <c r="D46" s="4">
         <v>1</v>
       </c>
       <c r="E46" s="4">
         <v>10.6</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1920</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>12.5</v>
       </c>
       <c r="D47" s="4">
         <v>1.81</v>
       </c>
       <c r="E47" s="4">
-        <v>6.906077</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1921</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>11.5</v>
       </c>
       <c r="D48" s="4">
         <v>1.67</v>
       </c>
       <c r="E48" s="4">
-        <v>6.886228</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1922</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>12.5</v>
       </c>
       <c r="D49" s="4">
         <v>1.69</v>
       </c>
       <c r="E49" s="4">
-        <v>7.39645</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1923</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>12</v>
       </c>
       <c r="D50" s="4">
         <v>1.77</v>
       </c>
       <c r="E50" s="4">
-        <v>6.779661</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1924</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>13.5</v>
       </c>
       <c r="D51" s="4">
         <v>1.94</v>
       </c>
       <c r="E51" s="4">
-        <v>6.958763</v>
+        <v>6.96</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1925</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>14</v>
       </c>
       <c r="D52" s="4">
         <v>2.12</v>
       </c>
       <c r="E52" s="4">
-        <v>6.603774</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1926</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>17.5</v>
       </c>
       <c r="D53" s="4">
         <v>2.47</v>
       </c>
       <c r="E53" s="4">
-        <v>7.08502</v>
+        <v>7.09</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1927</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>18</v>
       </c>
       <c r="D54" s="4">
         <v>2.58</v>
       </c>
       <c r="E54" s="4">
-        <v>6.976744</v>
+        <v>6.98</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1928</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>12.5</v>
       </c>
       <c r="D55" s="4">
         <v>2.72</v>
       </c>
       <c r="E55" s="4">
-        <v>4.595588</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1929</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>15.5</v>
       </c>
       <c r="D56" s="4">
         <v>3.02</v>
       </c>
       <c r="E56" s="4">
-        <v>5.13245</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1930</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>17</v>
       </c>
       <c r="D57" s="4">
         <v>3.33</v>
       </c>
       <c r="E57" s="4">
-        <v>5.105105</v>
+        <v>5.11</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1931</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>19</v>
       </c>
       <c r="D58" s="4">
         <v>3.3</v>
       </c>
       <c r="E58" s="4">
-        <v>5.757576</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1932</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>17.5</v>
       </c>
       <c r="D59" s="4">
         <v>3.19</v>
       </c>
       <c r="E59" s="4">
-        <v>5.485893</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1933</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>15.3</v>
       </c>
       <c r="D60" s="4">
         <v>3.06</v>
       </c>
       <c r="E60" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1934</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>15</v>
       </c>
       <c r="D61" s="4">
         <v>3.1</v>
       </c>
       <c r="E61" s="4">
-        <v>4.83871</v>
+        <v>4.84</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1935</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4">
         <v>14.5</v>
       </c>
       <c r="D62" s="4">
         <v>3.15</v>
       </c>
       <c r="E62" s="4">
-        <v>4.603175</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1936</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="4">
         <v>14.5</v>
       </c>
       <c r="D63" s="4">
         <v>3.97</v>
       </c>
       <c r="E63" s="4">
-        <v>3.652393</v>
+        <v>3.65</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1937</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="4">
         <v>19</v>
       </c>
       <c r="D64" s="4">
         <v>5.32</v>
       </c>
       <c r="E64" s="4">
-        <v>3.571429</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1938</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>23.5</v>
       </c>
       <c r="D65" s="4">
         <v>5.9</v>
       </c>
       <c r="E65" s="4">
-        <v>3.983051</v>
+        <v>3.98</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1939</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="4">
         <v>23.5</v>
       </c>
       <c r="D66" s="4">
         <v>5.95</v>
       </c>
       <c r="E66" s="4">
-        <v>3.94958</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1940</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>6.1</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1941</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>7.33</v>
@@ -1623,238 +1624,238 @@
         <v>1948</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>61.58</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1949</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="4">
         <v>412</v>
       </c>
       <c r="D76" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E76" s="4">
-        <v>5.591748</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1950</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="4">
         <v>510</v>
       </c>
       <c r="D77" s="4">
         <v>81.88</v>
       </c>
       <c r="E77" s="4">
-        <v>6.228627</v>
+        <v>6.23</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1951</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="4">
         <v>630</v>
       </c>
       <c r="D78" s="4">
         <v>110.25</v>
       </c>
       <c r="E78" s="4">
-        <v>5.714286</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1952</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="4">
         <v>695</v>
       </c>
       <c r="D79" s="4">
         <v>132.5</v>
       </c>
       <c r="E79" s="4">
-        <v>5.245283</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1953</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="4">
         <v>640</v>
       </c>
       <c r="D80" s="4">
         <v>135.25</v>
       </c>
       <c r="E80" s="4">
-        <v>4.731978</v>
+        <v>4.73</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1954</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C81" s="4">
         <v>820</v>
       </c>
       <c r="D81" s="4">
         <v>144.75</v>
       </c>
       <c r="E81" s="4">
-        <v>5.66494</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1955</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="4">
         <v>820</v>
       </c>
       <c r="D82" s="4">
         <v>155.75</v>
       </c>
       <c r="E82" s="4">
-        <v>5.264848</v>
+        <v>5.26</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1956</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="4">
         <v>870</v>
       </c>
       <c r="D83" s="4">
         <v>170</v>
       </c>
       <c r="E83" s="4">
-        <v>5.117647</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1957</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C84" s="4">
         <v>870</v>
       </c>
       <c r="D84" s="4">
         <v>180.5</v>
       </c>
       <c r="E84" s="4">
-        <v>4.819945</v>
+        <v>4.82</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1958</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C85" s="4">
         <v>965</v>
       </c>
       <c r="D85" s="4">
         <v>207.5</v>
       </c>
       <c r="E85" s="4">
-        <v>4.650602</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1959</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C86" s="4">
         <v>1040</v>
       </c>
       <c r="D86" s="4">
         <v>221</v>
       </c>
       <c r="E86" s="4">
-        <v>4.705882</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1960</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>10.4</v>
       </c>
       <c r="D87" s="4">
         <v>2.35</v>
       </c>
       <c r="E87" s="4">
-        <v>4.425532</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1961</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="4">
         <v>2.5</v>
       </c>
       <c r="E88" s="4"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1962</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4"/>
       <c r="D89" s="4">
         <v>2.75</v>
@@ -1892,94 +1893,94 @@
         <v>1965</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="4">
         <v>3.36</v>
       </c>
       <c r="E92" s="4"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1966</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>19.05</v>
       </c>
       <c r="D93" s="4">
         <v>3.56</v>
       </c>
       <c r="E93" s="4">
-        <v>5.351124</v>
+        <v>5.35</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>1967</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="4">
         <v>3.74</v>
       </c>
       <c r="E94" s="4"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>1968</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4">
         <v>4.43</v>
       </c>
       <c r="E95" s="4"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>1969</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="4">
         <v>21.9</v>
       </c>
       <c r="D96" s="4">
         <v>4.77</v>
       </c>
       <c r="E96" s="4">
-        <v>4.591195</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>1970</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>5.02</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1971</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C98" s="4"/>
       <c r="D98" s="4">
         <v>5.82</v>
@@ -1991,137 +1992,137 @@
         <v>1972</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="4">
         <v>6.53</v>
       </c>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>1973</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="4">
         <v>31.9</v>
       </c>
       <c r="D100" s="4">
         <v>7.74</v>
       </c>
       <c r="E100" s="4">
-        <v>4.121447</v>
+        <v>4.12</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>1974</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E101" s="4"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>1975</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="4">
         <v>11.3</v>
       </c>
       <c r="E102" s="4"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>1976</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C103" s="4">
         <v>57</v>
       </c>
       <c r="D103" s="4">
         <v>12.8</v>
       </c>
       <c r="E103" s="4">
-        <v>4.453125</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>1977</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C104" s="4"/>
       <c r="D104" s="4">
         <v>14.32</v>
       </c>
       <c r="E104" s="4"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>1978</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.85</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>1979</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C106" s="4">
         <v>65</v>
       </c>
       <c r="D106" s="4">
         <v>16.72</v>
       </c>
       <c r="E106" s="4">
-        <v>3.88756</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>1980</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C107" s="4"/>
       <c r="D107" s="4">
         <v>21.22</v>
       </c>
       <c r="E107" s="4"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>1981</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="4"/>
       <c r="D108" s="4">
         <v>22.82</v>
@@ -2523,170 +2524,170 @@
         <v>2012</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="4"/>
       <c r="D139" s="4">
         <v>14.9</v>
       </c>
       <c r="E139" s="4"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>2013</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="4">
         <v>15.9</v>
       </c>
       <c r="D140" s="4">
         <v>15.07</v>
       </c>
       <c r="E140" s="4">
-        <v>1.055076</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>2014</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C141" s="4">
         <v>15.9</v>
       </c>
       <c r="D141" s="4">
         <v>15.23</v>
       </c>
       <c r="E141" s="4">
-        <v>1.043992</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>2015</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="4">
         <v>17.5</v>
       </c>
       <c r="D142" s="4">
         <v>15.38</v>
       </c>
       <c r="E142" s="4">
-        <v>1.137841</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>2016</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="4">
         <v>17.5</v>
       </c>
       <c r="D143" s="4">
         <v>15.47</v>
       </c>
       <c r="E143" s="4">
-        <v>1.131222</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>2017</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="4">
         <v>17.5</v>
       </c>
       <c r="D144" s="4">
         <v>15.62</v>
       </c>
       <c r="E144" s="4">
-        <v>1.120359</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>2018</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="4">
         <v>17.5</v>
       </c>
       <c r="D145" s="4">
         <v>15.81</v>
       </c>
       <c r="E145" s="4">
-        <v>1.106894</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>2019</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="4">
         <v>17.5</v>
       </c>
       <c r="D146" s="4">
         <v>16.05</v>
       </c>
       <c r="E146" s="4">
-        <v>1.090343</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
         <v>2020</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C147" s="4">
         <v>17.5</v>
       </c>
       <c r="D147" s="4">
         <v>16.24</v>
       </c>
       <c r="E147" s="4">
-        <v>1.077586</v>
+        <v>1.08</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">