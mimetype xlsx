--- v0 (2025-10-16)
+++ v1 (2026-09-29)
@@ -549,51 +549,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1975</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>100</v>
       </c>
       <c r="D2" s="4">
         <v>11.3</v>
       </c>
       <c r="E2" s="4">
-        <v>8.849558</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1976</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>12.8</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1977</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>14.32</v>
@@ -670,51 +670,51 @@
         <v>1983</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>31.18</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1984</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>273</v>
       </c>
       <c r="D11" s="4">
         <v>34.12</v>
       </c>
       <c r="E11" s="4">
-        <v>8.001172</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1985</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>36.89</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1986</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>38.47</v>
@@ -869,408 +869,408 @@
         <v>1998</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4">
         <v>63.71</v>
       </c>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1999</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>565</v>
       </c>
       <c r="D26" s="4">
         <v>64.75</v>
       </c>
       <c r="E26" s="4">
-        <v>8.725868999999999</v>
+        <v>8.73</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2000</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>571</v>
       </c>
       <c r="D27" s="4">
         <v>66.19</v>
       </c>
       <c r="E27" s="4">
-        <v>8.626681</v>
+        <v>8.630000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2001</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>579</v>
       </c>
       <c r="D28" s="4">
         <v>69.95</v>
       </c>
       <c r="E28" s="4">
-        <v>8.277341</v>
+        <v>8.279999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2002</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>90</v>
       </c>
       <c r="D29" s="4">
         <v>10.8</v>
       </c>
       <c r="E29" s="4">
-        <v>8.333333</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2003</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>93.62</v>
       </c>
       <c r="D30" s="4">
         <v>11.22</v>
       </c>
       <c r="E30" s="4">
-        <v>8.344029000000001</v>
+        <v>8.34</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2004</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>97.3</v>
       </c>
       <c r="D31" s="4">
         <v>11.84</v>
       </c>
       <c r="E31" s="4">
-        <v>8.217905</v>
+        <v>8.220000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>2005</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>100.2</v>
       </c>
       <c r="D32" s="4">
         <v>12.51</v>
       </c>
       <c r="E32" s="4">
-        <v>8.009592</v>
+        <v>8.01</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2006</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>102.3</v>
       </c>
       <c r="D33" s="4">
         <v>13.04</v>
       </c>
       <c r="E33" s="4">
-        <v>7.845092</v>
+        <v>7.85</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2007</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>104.25</v>
       </c>
       <c r="D34" s="4">
         <v>13.34</v>
       </c>
       <c r="E34" s="4">
-        <v>7.814843</v>
+        <v>7.81</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2008</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>106.8</v>
       </c>
       <c r="D35" s="4">
         <v>13.77</v>
       </c>
       <c r="E35" s="4">
-        <v>7.755991</v>
+        <v>7.76</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2009</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>109.65</v>
       </c>
       <c r="D36" s="4">
         <v>14.02</v>
       </c>
       <c r="E36" s="4">
-        <v>7.82097</v>
+        <v>7.82</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>2010</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>109.9</v>
       </c>
       <c r="D37" s="4">
         <v>14.18</v>
       </c>
       <c r="E37" s="4">
-        <v>7.750353</v>
+        <v>7.75</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>2011</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>109.9</v>
       </c>
       <c r="D38" s="4">
         <v>14.43</v>
       </c>
       <c r="E38" s="4">
-        <v>7.616078</v>
+        <v>7.62</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>2012</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>111.5</v>
       </c>
       <c r="D39" s="4">
         <v>14.9</v>
       </c>
       <c r="E39" s="4">
-        <v>7.483221</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2013</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>111.5</v>
       </c>
       <c r="D40" s="4">
         <v>15.07</v>
       </c>
       <c r="E40" s="4">
-        <v>7.398806</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2014</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>113.2</v>
       </c>
       <c r="D41" s="4">
         <v>15.23</v>
       </c>
       <c r="E41" s="4">
-        <v>7.432699</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2015</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>116.5</v>
       </c>
       <c r="D42" s="4">
         <v>15.38</v>
       </c>
       <c r="E42" s="4">
-        <v>7.574772</v>
+        <v>7.57</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2016</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>71.5</v>
       </c>
       <c r="D43" s="4">
         <v>15.47</v>
       </c>
       <c r="E43" s="4">
-        <v>4.621849</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2017</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>74.59999999999999</v>
       </c>
       <c r="D44" s="4">
         <v>15.62</v>
       </c>
       <c r="E44" s="4">
-        <v>4.775928</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2018</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>75.2</v>
       </c>
       <c r="D45" s="4">
         <v>15.81</v>
       </c>
       <c r="E45" s="4">
-        <v>4.756483</v>
+        <v>4.76</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2019</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>75.2</v>
       </c>
       <c r="D46" s="4">
         <v>16.05</v>
       </c>
       <c r="E46" s="4">
-        <v>4.685358</v>
+        <v>4.69</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2020</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>75.2</v>
       </c>
       <c r="D47" s="4">
         <v>16.24</v>
       </c>
       <c r="E47" s="4">
-        <v>4.630542</v>
+        <v>4.63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">