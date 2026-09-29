--- v0 (2025-10-16)
+++ v1 (2026-09-29)
@@ -551,94 +551,94 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1936</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>18</v>
       </c>
       <c r="D2" s="4">
         <v>3.97</v>
       </c>
       <c r="E2" s="4">
-        <v>4.534005</v>
+        <v>4.53</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1937</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>5.32</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1938</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>5.9</v>
       </c>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1939</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>25</v>
       </c>
       <c r="D5" s="4">
         <v>5.95</v>
       </c>
       <c r="E5" s="4">
-        <v>4.201681</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1940</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4">
         <v>6.1</v>
       </c>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1941</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>7.33</v>
@@ -663,221 +663,221 @@
         <v>1943</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>8.82</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1944</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>95</v>
       </c>
       <c r="D10" s="4">
         <v>11.69</v>
       </c>
       <c r="E10" s="4">
-        <v>8.126604</v>
+        <v>8.130000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1945</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>160</v>
       </c>
       <c r="D11" s="4">
         <v>21.49</v>
       </c>
       <c r="E11" s="4">
-        <v>7.445323</v>
+        <v>7.45</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1946</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>200</v>
       </c>
       <c r="D12" s="4">
         <v>29.45</v>
       </c>
       <c r="E12" s="4">
-        <v>6.791171</v>
+        <v>6.79</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1947</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>300</v>
       </c>
       <c r="D13" s="4">
         <v>39.33</v>
       </c>
       <c r="E13" s="4">
-        <v>7.627765</v>
+        <v>7.63</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1948</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>340</v>
       </c>
       <c r="D14" s="4">
         <v>61.58</v>
       </c>
       <c r="E14" s="4">
-        <v>5.521273</v>
+        <v>5.52</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1949</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>400</v>
       </c>
       <c r="D15" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E15" s="4">
-        <v>5.428882</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1950</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>475</v>
       </c>
       <c r="D16" s="4">
         <v>81.88</v>
       </c>
       <c r="E16" s="4">
-        <v>5.801172</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1951</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>750</v>
       </c>
       <c r="D17" s="4">
         <v>110.25</v>
       </c>
       <c r="E17" s="4">
-        <v>6.802721</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1952</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>800</v>
       </c>
       <c r="D18" s="4">
         <v>132.5</v>
       </c>
       <c r="E18" s="4">
-        <v>6.037736</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1953</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>1200</v>
       </c>
       <c r="D19" s="4">
         <v>135.25</v>
       </c>
       <c r="E19" s="4">
-        <v>8.872458</v>
+        <v>8.869999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1954</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>1350</v>
       </c>
       <c r="D20" s="4">
         <v>144.75</v>
       </c>
       <c r="E20" s="4">
-        <v>9.326425</v>
+        <v>9.33</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1955</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>155.75</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1956</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>170</v>
@@ -1656,102 +1656,102 @@
         <v>2016</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C82" s="4"/>
       <c r="D82" s="4">
         <v>15.47</v>
       </c>
       <c r="E82" s="4"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>2017</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C83" s="4">
         <v>70</v>
       </c>
       <c r="D83" s="4">
         <v>15.62</v>
       </c>
       <c r="E83" s="4">
-        <v>4.481434</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>2018</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="4">
         <v>70</v>
       </c>
       <c r="D84" s="4">
         <v>15.81</v>
       </c>
       <c r="E84" s="4">
-        <v>4.427577</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>2019</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="4">
         <v>70</v>
       </c>
       <c r="D85" s="4">
         <v>16.05</v>
       </c>
       <c r="E85" s="4">
-        <v>4.361371</v>
+        <v>4.36</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>2020</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C86" s="4">
         <v>80</v>
       </c>
       <c r="D86" s="4">
         <v>16.24</v>
       </c>
       <c r="E86" s="4">
-        <v>4.926108</v>
+        <v>4.93</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">