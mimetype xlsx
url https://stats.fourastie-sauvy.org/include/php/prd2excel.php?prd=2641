--- v0 (2025-10-28)
+++ v1 (2026-09-29)
@@ -26,64 +26,64 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Glace de 4 mètres carrés</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Cet exemple emblématique de Jean Fourastié mériterait d'être prolongé et étudié, car le rôle du progrès technique est très important. Voici quelques prix qu'il avait recherchés lui-même : au temps du verre soufflé : 1702 et 1720 : 2750 livres :  soit 40000 salaires horaires ; 1845 :  1245 livres, soit 6900 salaires horaires ; 262 fr. en 1862, soit 1 000 salaires horaires. Depuis, la technique a évolué ; on peut produire des vitres plates de grande dimension à faible prix. 2016, sur "travaux.com", prix de remplacement d'un simple vitrage (6mm). 2019, www.prix-travaux-m2.com/, prix maximum.
-La baisse du prix réel a été vertigineuse au cours des 18e et 19e siècles. Elle continue ! En 2016, le prix réel est 10 fois moindre qu'en 1948. Nous faisons appel aux bonnes volontés qui pourraient nous  aider à compléter cette série.</t>
+La baisse du prix réel a été vertigineuse au cours des 18e et 19e siècles. Elle se continue ! En 2016, le prix réel est 10 fois moindre qu'en 1948. Nous faisons appel aux bonnes volontés qui pourraient nous  aider à compléter cette série.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Glaces et vitres</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Il s'agit d'un produit emblématique pour Jean Fourastié ; il montrait comment le prix réel du verre a baissé rapidement, tandis que le prix réel de la tapisserie était moins élevé au temps de la Galerie des Glaces à Versailles, mais est resté stable.
-Nous ne disposons malheureusement que de peu de séries suivies.</t>
+Nous disposons malheureusement de peu de séries suivies.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -711,51 +711,51 @@
         <v>1899</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>0.28</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1900</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>70</v>
       </c>
       <c r="D14" s="4">
         <v>0.29</v>
       </c>
       <c r="E14" s="4">
-        <v>241.37931</v>
+        <v>241.38</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1901</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>0.29</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1902</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>0.3</v>
@@ -1339,94 +1339,94 @@
         <v>1947</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>39.33</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1948</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4">
         <v>13000</v>
       </c>
       <c r="D62" s="4">
         <v>61.58</v>
       </c>
       <c r="E62" s="4">
-        <v>211.107502</v>
+        <v>211.11</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1949</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1950</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>81.88</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1951</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>15000</v>
       </c>
       <c r="D65" s="4">
         <v>110.25</v>
       </c>
       <c r="E65" s="4">
-        <v>136.054422</v>
+        <v>136.05</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1952</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>132.5</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1953</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>135.25</v>
@@ -1490,51 +1490,51 @@
         <v>1958</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>207.5</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1959</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="4">
         <v>21000</v>
       </c>
       <c r="D73" s="4">
         <v>221</v>
       </c>
       <c r="E73" s="4">
-        <v>95.02262399999999</v>
+        <v>95.02</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1960</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>2.35</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1961</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>2.5</v>
@@ -2235,120 +2235,116 @@
         <v>2015</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C129" s="4"/>
       <c r="D129" s="4">
         <v>15.38</v>
       </c>
       <c r="E129" s="4"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>2016</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C130" s="4">
         <v>320</v>
       </c>
       <c r="D130" s="4">
         <v>15.47</v>
       </c>
       <c r="E130" s="4">
-        <v>20.685197</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>2017</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C131" s="4">
         <v>320</v>
       </c>
       <c r="D131" s="4">
         <v>15.62</v>
       </c>
       <c r="E131" s="4">
-        <v>20.486556</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>2018</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C132" s="4">
         <v>360</v>
       </c>
       <c r="D132" s="4">
         <v>15.81</v>
       </c>
       <c r="E132" s="4">
-        <v>22.770398</v>
+        <v>22.77</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133">
         <v>2019</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C133" s="4">
         <v>600</v>
       </c>
       <c r="D133" s="4">
         <v>16.05</v>
       </c>
       <c r="E133" s="4">
-        <v>37.383178</v>
+        <v>37.38</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>2020</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C134" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="C134" s="4"/>
       <c r="D134" s="4">
         <v>16.24</v>
       </c>
-      <c r="E134" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="E134" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>