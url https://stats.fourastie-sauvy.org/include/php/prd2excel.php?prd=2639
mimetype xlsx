--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Big Mac</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Le Big Mac est un sandwich connu, vendu par la société américaine McDonald.
 The Economist  a  créé un indice de parité de pouvoir d'achat (PPA) avec ce produit. Nous présentons les prix français de la base bigmacindex.org depuis 1986.
 Sur cette période, le prix réel a diminué rapidement ; mais, depuis environ 2000, il est plutôt stationnaire : on arrive probablement à une limite du progrès technique : le service est incompressible ; c'est maintenant que ce prix de restauration rapide apparaît tertiaire !</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Cafés</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les services constituent le secteur "tertiaire" dans lequel le progrès technique n'intervient que peu ou pas du tout. Théoriquement, leurs prix réels ne devraient pas varier : il faudrait toujours le même temps de production totale, pour les produire. Dans la pratique, le progrès technique joue, plus ou moins selon les services, et beaucoup des prix réels que nous avons rassemblés dans ce secteur baissent.
-Cette catégorie recouvre les prix de quelques consommations dans des cafés, auberges… , dans lesquels le service est essentiel. Selon la théorie, la plupart des prix réels restent constants, car ce service a toujours la même durée : le prix de vente est proportionnel au salaire. En fait le statut du café ou du restaurant joue un grand rôle.</t>
+Cette catégorie recouvre les prix de quelques consommations dans des cafés, auberges… , dans lesquels le service est essentiel. Selon la théorie, la plupart des prix réels restent constants, car ce service a toujours la même durée : le prix de vente est proportionnel au salaire.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur tertiaire, à progrès technique faible</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -549,630 +549,626 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1986</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>16.4</v>
       </c>
       <c r="D2" s="4">
         <v>38.47</v>
       </c>
       <c r="E2" s="4">
-        <v>0.426306</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1987</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>17.4</v>
       </c>
       <c r="D3" s="4">
         <v>40.02</v>
       </c>
       <c r="E3" s="4">
-        <v>0.434783</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1988</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>17.3</v>
       </c>
       <c r="D4" s="4">
         <v>41.11</v>
       </c>
       <c r="E4" s="4">
-        <v>0.420822</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1989</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>17.7</v>
       </c>
       <c r="D5" s="4">
         <v>42.83</v>
       </c>
       <c r="E5" s="4">
-        <v>0.413262</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1990</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>17.7</v>
       </c>
       <c r="D6" s="4">
         <v>44.66</v>
       </c>
       <c r="E6" s="4">
-        <v>0.396328</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1991</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>18</v>
       </c>
       <c r="D7" s="4">
         <v>46.84</v>
       </c>
       <c r="E7" s="4">
-        <v>0.384287</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1992</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>18.1</v>
       </c>
       <c r="D8" s="4">
         <v>48.69</v>
       </c>
       <c r="E8" s="4">
-        <v>0.37174</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1993</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>18.5</v>
       </c>
       <c r="D9" s="4">
         <v>49.94</v>
       </c>
       <c r="E9" s="4">
-        <v>0.370445</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1994</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>18.5</v>
       </c>
       <c r="D10" s="4">
         <v>51.03</v>
       </c>
       <c r="E10" s="4">
-        <v>0.362532</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1995</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>18.5</v>
       </c>
       <c r="D11" s="4">
         <v>58.03</v>
       </c>
       <c r="E11" s="4">
-        <v>0.318801</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1996</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>17.5</v>
       </c>
       <c r="D12" s="4">
         <v>60.11</v>
       </c>
       <c r="E12" s="4">
-        <v>0.291133</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1997</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>17.5</v>
       </c>
       <c r="D13" s="4">
         <v>61.87</v>
       </c>
       <c r="E13" s="4">
-        <v>0.282851</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1998</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>17.5</v>
       </c>
       <c r="D14" s="4">
         <v>63.71</v>
       </c>
       <c r="E14" s="4">
-        <v>0.274682</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1999</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>17.5</v>
       </c>
       <c r="D15" s="4">
         <v>64.75</v>
       </c>
       <c r="E15" s="4">
-        <v>0.27027</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2000</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>16.79</v>
       </c>
       <c r="D16" s="4">
         <v>66.19</v>
       </c>
       <c r="E16" s="4">
-        <v>0.253664</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2001</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>16.86</v>
       </c>
       <c r="D17" s="4">
         <v>69.95</v>
       </c>
       <c r="E17" s="4">
-        <v>0.241029</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2002</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>2.67</v>
       </c>
       <c r="D18" s="4">
         <v>10.8</v>
       </c>
       <c r="E18" s="4">
-        <v>0.247222</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2003</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>2.71</v>
       </c>
       <c r="D19" s="4">
         <v>11.22</v>
       </c>
       <c r="E19" s="4">
-        <v>0.241533</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2004</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>2.74</v>
       </c>
       <c r="D20" s="4">
         <v>11.84</v>
       </c>
       <c r="E20" s="4">
-        <v>0.231419</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2005</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>2.92</v>
       </c>
       <c r="D21" s="4">
         <v>12.51</v>
       </c>
       <c r="E21" s="4">
-        <v>0.233413</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2006</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>2.94</v>
       </c>
       <c r="D22" s="4">
         <v>13.04</v>
       </c>
       <c r="E22" s="4">
-        <v>0.22546</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2007</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>3.06</v>
       </c>
       <c r="D23" s="4">
         <v>13.34</v>
       </c>
       <c r="E23" s="4">
-        <v>0.229385</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2008</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>3.37</v>
       </c>
       <c r="D24" s="4">
         <v>13.77</v>
       </c>
       <c r="E24" s="4">
-        <v>0.244735</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2009</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>3.31</v>
       </c>
       <c r="D25" s="4">
         <v>14.02</v>
       </c>
       <c r="E25" s="4">
-        <v>0.236091</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2010</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>3.38</v>
       </c>
       <c r="D26" s="4">
         <v>14.18</v>
       </c>
       <c r="E26" s="4">
-        <v>0.238364</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2011</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>3.44</v>
       </c>
       <c r="D27" s="4">
         <v>14.43</v>
       </c>
       <c r="E27" s="4">
-        <v>0.238392</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2012</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>3.58</v>
       </c>
       <c r="D28" s="4">
         <v>14.9</v>
       </c>
       <c r="E28" s="4">
-        <v>0.240268</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2013</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>3.62</v>
       </c>
       <c r="D29" s="4">
         <v>15.07</v>
       </c>
       <c r="E29" s="4">
-        <v>0.240212</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2014</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>3.66</v>
       </c>
       <c r="D30" s="4">
         <v>15.23</v>
       </c>
       <c r="E30" s="4">
-        <v>0.240315</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2015</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>3.68</v>
       </c>
       <c r="D31" s="4">
         <v>15.38</v>
       </c>
       <c r="E31" s="4">
-        <v>0.239272</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>2016</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>3.72</v>
       </c>
       <c r="D32" s="4">
         <v>15.47</v>
       </c>
       <c r="E32" s="4">
-        <v>0.240465</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2017</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>3.91</v>
       </c>
       <c r="D33" s="4">
         <v>15.62</v>
       </c>
       <c r="E33" s="4">
-        <v>0.25032</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2018</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>4.04</v>
       </c>
       <c r="D34" s="4">
         <v>15.81</v>
       </c>
       <c r="E34" s="4">
-        <v>0.255534</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2019</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
-        <v>4.08</v>
+        <v>4.47</v>
       </c>
       <c r="D35" s="4">
         <v>16.05</v>
       </c>
       <c r="E35" s="4">
-        <v>0.254206</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2020</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C36" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>16.24</v>
       </c>
-      <c r="E36" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="E36" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>