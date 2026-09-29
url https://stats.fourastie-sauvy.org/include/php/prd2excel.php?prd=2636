--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -553,51 +553,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1938</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1.55</v>
       </c>
       <c r="D2" s="4">
         <v>5.9</v>
       </c>
       <c r="E2" s="4">
-        <v>0.262712</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1939</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>5.95</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1940</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>6.1</v>
@@ -700,1237 +700,1237 @@
         <v>1948</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>61.58</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1949</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>27.2</v>
       </c>
       <c r="D13" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E13" s="4">
-        <v>0.369164</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1950</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>29.6</v>
       </c>
       <c r="D14" s="4">
         <v>81.88</v>
       </c>
       <c r="E14" s="4">
-        <v>0.361505</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1951</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>34.8</v>
       </c>
       <c r="D15" s="4">
         <v>110.25</v>
       </c>
       <c r="E15" s="4">
-        <v>0.315646</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1952</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>43</v>
       </c>
       <c r="D16" s="4">
         <v>132.5</v>
       </c>
       <c r="E16" s="4">
-        <v>0.324528</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1953</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>44.1</v>
       </c>
       <c r="D17" s="4">
         <v>135.25</v>
       </c>
       <c r="E17" s="4">
-        <v>0.326063</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1954</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>44.1</v>
       </c>
       <c r="D18" s="4">
         <v>144.75</v>
       </c>
       <c r="E18" s="4">
-        <v>0.304663</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1955</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>44.1</v>
       </c>
       <c r="D19" s="4">
         <v>155.75</v>
       </c>
       <c r="E19" s="4">
-        <v>0.283146</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1956</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>44.2</v>
       </c>
       <c r="D20" s="4">
         <v>170</v>
       </c>
       <c r="E20" s="4">
         <v>0.26</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1957</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>44.3</v>
       </c>
       <c r="D21" s="4">
         <v>180.5</v>
       </c>
       <c r="E21" s="4">
-        <v>0.245429</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1958</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>53</v>
       </c>
       <c r="D22" s="4">
         <v>207.5</v>
       </c>
       <c r="E22" s="4">
-        <v>0.255422</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1959</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>55.5</v>
       </c>
       <c r="D23" s="4">
         <v>221</v>
       </c>
       <c r="E23" s="4">
-        <v>0.251131</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1960</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>0.5600000000000001</v>
       </c>
       <c r="D24" s="4">
         <v>2.35</v>
       </c>
       <c r="E24" s="4">
-        <v>0.238298</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1961</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>0.58</v>
       </c>
       <c r="D25" s="4">
         <v>2.5</v>
       </c>
       <c r="E25" s="4">
-        <v>0.232</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1962</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>0.58</v>
       </c>
       <c r="D26" s="4">
         <v>2.75</v>
       </c>
       <c r="E26" s="4">
-        <v>0.210909</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1963</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>0.64</v>
       </c>
       <c r="D27" s="4">
         <v>2.98</v>
       </c>
       <c r="E27" s="4">
-        <v>0.214765</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1964</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>0.66</v>
       </c>
       <c r="D28" s="4">
         <v>3.17</v>
       </c>
       <c r="E28" s="4">
-        <v>0.208202</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1965</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>0.66</v>
       </c>
       <c r="D29" s="4">
         <v>3.36</v>
       </c>
       <c r="E29" s="4">
-        <v>0.196429</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1966</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>0.68</v>
       </c>
       <c r="D30" s="4">
         <v>3.56</v>
       </c>
       <c r="E30" s="4">
-        <v>0.191011</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1967</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>0.71</v>
       </c>
       <c r="D31" s="4">
         <v>3.74</v>
       </c>
       <c r="E31" s="4">
-        <v>0.18984</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1968</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>0.74</v>
       </c>
       <c r="D32" s="4">
         <v>4.43</v>
       </c>
       <c r="E32" s="4">
-        <v>0.167043</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1969</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>0.82</v>
       </c>
       <c r="D33" s="4">
         <v>4.77</v>
       </c>
       <c r="E33" s="4">
-        <v>0.171908</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1970</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>0.86</v>
       </c>
       <c r="D34" s="4">
         <v>5.02</v>
       </c>
       <c r="E34" s="4">
-        <v>0.171315</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1971</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>0.97</v>
       </c>
       <c r="D35" s="4">
         <v>5.82</v>
       </c>
       <c r="E35" s="4">
-        <v>0.166667</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1972</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>1</v>
       </c>
       <c r="D36" s="4">
         <v>6.53</v>
       </c>
       <c r="E36" s="4">
-        <v>0.153139</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1973</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>1.04</v>
       </c>
       <c r="D37" s="4">
         <v>7.74</v>
       </c>
       <c r="E37" s="4">
-        <v>0.134367</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1974</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>1.15</v>
       </c>
       <c r="D38" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E38" s="4">
-        <v>0.121693</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1975</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>1.34</v>
       </c>
       <c r="D39" s="4">
         <v>11.3</v>
       </c>
       <c r="E39" s="4">
-        <v>0.118584</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1976</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>1.46</v>
       </c>
       <c r="D40" s="4">
         <v>12.8</v>
       </c>
       <c r="E40" s="4">
-        <v>0.114062</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1977</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>1.58</v>
       </c>
       <c r="D41" s="4">
         <v>14.32</v>
       </c>
       <c r="E41" s="4">
-        <v>0.110335</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1978</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>1.72</v>
       </c>
       <c r="D42" s="4">
         <v>14.85</v>
       </c>
       <c r="E42" s="4">
-        <v>0.115825</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1979</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>1.98</v>
       </c>
       <c r="D43" s="4">
         <v>16.72</v>
       </c>
       <c r="E43" s="4">
-        <v>0.118421</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1980</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>2.29</v>
       </c>
       <c r="D44" s="4">
         <v>21.22</v>
       </c>
       <c r="E44" s="4">
-        <v>0.107917</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1981</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>2.73</v>
       </c>
       <c r="D45" s="4">
         <v>22.82</v>
       </c>
       <c r="E45" s="4">
-        <v>0.119632</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1982</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>3.15</v>
       </c>
       <c r="D46" s="4">
         <v>27.8</v>
       </c>
       <c r="E46" s="4">
-        <v>0.113309</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1983</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>3.5</v>
       </c>
       <c r="D47" s="4">
         <v>31.18</v>
       </c>
       <c r="E47" s="4">
-        <v>0.112251</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1984</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>3.72</v>
       </c>
       <c r="D48" s="4">
         <v>34.12</v>
       </c>
       <c r="E48" s="4">
-        <v>0.109027</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1985</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>3.97</v>
       </c>
       <c r="D49" s="4">
         <v>36.89</v>
       </c>
       <c r="E49" s="4">
-        <v>0.107617</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1986</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>4.23</v>
       </c>
       <c r="D50" s="4">
         <v>38.47</v>
       </c>
       <c r="E50" s="4">
-        <v>0.109956</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1987</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>4.37</v>
       </c>
       <c r="D51" s="4">
         <v>40.02</v>
       </c>
       <c r="E51" s="4">
-        <v>0.109195</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1988</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="4">
         <v>41.11</v>
       </c>
       <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1989</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>7.83</v>
       </c>
       <c r="D53" s="4">
         <v>42.83</v>
       </c>
       <c r="E53" s="4">
-        <v>0.182816</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1990</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>7.87</v>
       </c>
       <c r="D54" s="4">
         <v>44.66</v>
       </c>
       <c r="E54" s="4">
-        <v>0.17622</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1991</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>8.119999999999999</v>
       </c>
       <c r="D55" s="4">
         <v>46.84</v>
       </c>
       <c r="E55" s="4">
-        <v>0.173356</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1992</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>8.33</v>
       </c>
       <c r="D56" s="4">
         <v>48.69</v>
       </c>
       <c r="E56" s="4">
-        <v>0.171082</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1993</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>8.26</v>
       </c>
       <c r="D57" s="4">
         <v>49.94</v>
       </c>
       <c r="E57" s="4">
-        <v>0.165398</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1994</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4">
         <v>8.31</v>
       </c>
       <c r="D58" s="4">
         <v>51.03</v>
       </c>
       <c r="E58" s="4">
-        <v>0.162845</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1995</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>8.130000000000001</v>
       </c>
       <c r="D59" s="4">
         <v>58.03</v>
       </c>
       <c r="E59" s="4">
-        <v>0.1401</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1996</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4">
         <v>8.1</v>
       </c>
       <c r="D60" s="4">
         <v>60.11</v>
       </c>
       <c r="E60" s="4">
-        <v>0.134753</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1997</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4">
         <v>8.289999999999999</v>
       </c>
       <c r="D61" s="4">
         <v>61.87</v>
       </c>
       <c r="E61" s="4">
-        <v>0.133991</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1998</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>8.32</v>
       </c>
       <c r="D62" s="4">
         <v>63.71</v>
       </c>
       <c r="E62" s="4">
-        <v>0.130592</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1999</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>8.33</v>
       </c>
       <c r="D63" s="4">
         <v>64.75</v>
       </c>
       <c r="E63" s="4">
-        <v>0.128649</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>2000</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>8.390000000000001</v>
       </c>
       <c r="D64" s="4">
         <v>66.19</v>
       </c>
       <c r="E64" s="4">
-        <v>0.126756</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>2001</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>8.6</v>
       </c>
       <c r="D65" s="4">
         <v>69.95</v>
       </c>
       <c r="E65" s="4">
-        <v>0.122945</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>2002</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="4">
         <v>1.34</v>
       </c>
       <c r="D66" s="4">
         <v>10.8</v>
       </c>
       <c r="E66" s="4">
-        <v>0.124074</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>2003</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="4">
         <v>1.38</v>
       </c>
       <c r="D67" s="4">
         <v>11.22</v>
       </c>
       <c r="E67" s="4">
-        <v>0.122995</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>2004</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C68" s="4">
         <v>1.4</v>
       </c>
       <c r="D68" s="4">
         <v>11.84</v>
       </c>
       <c r="E68" s="4">
-        <v>0.118243</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>2005</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C69" s="4">
         <v>1.38</v>
       </c>
       <c r="D69" s="4">
         <v>12.51</v>
       </c>
       <c r="E69" s="4">
-        <v>0.110312</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>2006</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="4">
         <v>1.4</v>
       </c>
       <c r="D70" s="4">
         <v>13.04</v>
       </c>
       <c r="E70" s="4">
-        <v>0.107362</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>2007</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C71" s="4">
         <v>1.42</v>
       </c>
       <c r="D71" s="4">
         <v>13.34</v>
       </c>
       <c r="E71" s="4">
-        <v>0.106447</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>2008</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C72" s="4">
         <v>1.47</v>
       </c>
       <c r="D72" s="4">
         <v>13.77</v>
       </c>
       <c r="E72" s="4">
-        <v>0.106754</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>2009</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="4">
         <v>1.5</v>
       </c>
       <c r="D73" s="4">
         <v>14.02</v>
       </c>
       <c r="E73" s="4">
-        <v>0.10699</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>2010</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C74" s="4">
         <v>1.49</v>
       </c>
       <c r="D74" s="4">
         <v>14.18</v>
       </c>
       <c r="E74" s="4">
-        <v>0.105078</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>2011</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C75" s="4">
         <v>1.5</v>
       </c>
       <c r="D75" s="4">
         <v>14.43</v>
       </c>
       <c r="E75" s="4">
-        <v>0.10395</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>2012</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C76" s="4">
         <v>1.53</v>
       </c>
       <c r="D76" s="4">
         <v>14.9</v>
       </c>
       <c r="E76" s="4">
-        <v>0.102685</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>2013</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C77" s="4">
         <v>1.76</v>
       </c>
       <c r="D77" s="4">
         <v>15.07</v>
       </c>
       <c r="E77" s="4">
-        <v>0.116788</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>2014</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C78" s="4">
         <v>1.79</v>
       </c>
       <c r="D78" s="4">
         <v>15.23</v>
       </c>
       <c r="E78" s="4">
-        <v>0.117531</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>2015</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C79" s="4">
         <v>1.78</v>
       </c>
       <c r="D79" s="4">
         <v>15.38</v>
       </c>
       <c r="E79" s="4">
-        <v>0.115735</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>2016</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C80" s="4">
         <v>1.82</v>
       </c>
       <c r="D80" s="4">
         <v>15.47</v>
       </c>
       <c r="E80" s="4">
-        <v>0.117647</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>2017</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C81" s="4">
         <v>1.87</v>
       </c>
       <c r="D81" s="4">
         <v>15.62</v>
       </c>
       <c r="E81" s="4">
-        <v>0.119718</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>2018</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C82" s="4">
         <v>1.88</v>
       </c>
       <c r="D82" s="4">
         <v>15.81</v>
       </c>
       <c r="E82" s="4">
-        <v>0.118912</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>2019</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C83" s="4">
         <v>1.92</v>
       </c>
       <c r="D83" s="4">
         <v>16.05</v>
       </c>
       <c r="E83" s="4">
-        <v>0.119626</v>
+        <v>0.12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">