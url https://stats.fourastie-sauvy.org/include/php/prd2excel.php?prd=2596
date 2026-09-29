--- v0 (2025-10-17)
+++ v1 (2026-09-29)
@@ -551,51 +551,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1910</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>3.2</v>
       </c>
       <c r="D2" s="4">
         <v>0.33</v>
       </c>
       <c r="E2" s="4">
-        <v>9.69697</v>
+        <v>9.699999999999999</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1911</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1912</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.34</v>
@@ -1127,68 +1127,68 @@
         <v>1953</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4">
         <v>135.25</v>
       </c>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1954</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>600</v>
       </c>
       <c r="D46" s="4">
         <v>144.75</v>
       </c>
       <c r="E46" s="4">
-        <v>4.145078</v>
+        <v>4.15</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1955</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>600</v>
       </c>
       <c r="D47" s="4">
         <v>155.75</v>
       </c>
       <c r="E47" s="4">
-        <v>3.852327</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1956</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4">
         <v>170</v>
       </c>
       <c r="E48" s="4"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1957</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4">
         <v>180.5</v>
@@ -1343,880 +1343,880 @@
         <v>1969</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>4.77</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1970</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>12.53</v>
       </c>
       <c r="D62" s="4">
         <v>5.02</v>
       </c>
       <c r="E62" s="4">
-        <v>2.496016</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1971</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>12.87</v>
       </c>
       <c r="D63" s="4">
         <v>5.82</v>
       </c>
       <c r="E63" s="4">
-        <v>2.21134</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1972</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>14.16</v>
       </c>
       <c r="D64" s="4">
         <v>6.53</v>
       </c>
       <c r="E64" s="4">
-        <v>2.168453</v>
+        <v>2.17</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1973</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>7.74</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1974</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>15.95</v>
       </c>
       <c r="D66" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E66" s="4">
-        <v>1.687831</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1975</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4">
         <v>18.84</v>
       </c>
       <c r="D67" s="4">
         <v>11.3</v>
       </c>
       <c r="E67" s="4">
-        <v>1.667257</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1976</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4">
         <v>20.17</v>
       </c>
       <c r="D68" s="4">
         <v>12.8</v>
       </c>
       <c r="E68" s="4">
-        <v>1.575781</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1977</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>21.48</v>
       </c>
       <c r="D69" s="4">
         <v>14.32</v>
       </c>
       <c r="E69" s="4">
         <v>1.5</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1978</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4">
         <v>24.07</v>
       </c>
       <c r="D70" s="4">
         <v>14.85</v>
       </c>
       <c r="E70" s="4">
-        <v>1.620875</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1979</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4">
         <v>25.73</v>
       </c>
       <c r="D71" s="4">
         <v>16.72</v>
       </c>
       <c r="E71" s="4">
-        <v>1.538876</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1980</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>27.31</v>
       </c>
       <c r="D72" s="4">
         <v>21.22</v>
       </c>
       <c r="E72" s="4">
-        <v>1.286993</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1981</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4">
         <v>31.81</v>
       </c>
       <c r="D73" s="4">
         <v>22.82</v>
       </c>
       <c r="E73" s="4">
-        <v>1.393953</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1982</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4">
         <v>37.53</v>
       </c>
       <c r="D74" s="4">
         <v>27.8</v>
       </c>
       <c r="E74" s="4">
         <v>1.35</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1983</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4">
         <v>41.15</v>
       </c>
       <c r="D75" s="4">
         <v>31.18</v>
       </c>
       <c r="E75" s="4">
-        <v>1.319756</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1984</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>43.36</v>
       </c>
       <c r="D76" s="4">
         <v>34.12</v>
       </c>
       <c r="E76" s="4">
-        <v>1.270809</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1985</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4">
         <v>46.45</v>
       </c>
       <c r="D77" s="4">
         <v>36.89</v>
       </c>
       <c r="E77" s="4">
-        <v>1.259149</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1986</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4">
         <v>47.83</v>
       </c>
       <c r="D78" s="4">
         <v>38.47</v>
       </c>
       <c r="E78" s="4">
-        <v>1.243306</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1987</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="4">
         <v>48.64</v>
       </c>
       <c r="D79" s="4">
         <v>40.02</v>
       </c>
       <c r="E79" s="4">
-        <v>1.215392</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1988</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4">
         <v>49.41</v>
       </c>
       <c r="D80" s="4">
         <v>41.11</v>
       </c>
       <c r="E80" s="4">
-        <v>1.201897</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1989</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4">
         <v>51.61</v>
       </c>
       <c r="D81" s="4">
         <v>42.83</v>
       </c>
       <c r="E81" s="4">
-        <v>1.204996</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1990</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="4">
         <v>50.45</v>
       </c>
       <c r="D82" s="4">
         <v>44.66</v>
       </c>
       <c r="E82" s="4">
-        <v>1.129646</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1991</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4">
         <v>50.25</v>
       </c>
       <c r="D83" s="4">
         <v>46.84</v>
       </c>
       <c r="E83" s="4">
-        <v>1.072801</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1992</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="4">
         <v>48.72</v>
       </c>
       <c r="D84" s="4">
         <v>48.69</v>
       </c>
       <c r="E84" s="4">
-        <v>1.000616</v>
+        <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1993</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="4">
         <v>48.74</v>
       </c>
       <c r="D85" s="4">
         <v>49.94</v>
       </c>
       <c r="E85" s="4">
-        <v>0.975971</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1994</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C86" s="4">
         <v>48.58</v>
       </c>
       <c r="D86" s="4">
         <v>51.03</v>
       </c>
       <c r="E86" s="4">
-        <v>0.951989</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1995</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>47.89</v>
       </c>
       <c r="D87" s="4">
         <v>58.03</v>
       </c>
       <c r="E87" s="4">
-        <v>0.825263</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1996</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4">
         <v>47.22</v>
       </c>
       <c r="D88" s="4">
         <v>60.11</v>
       </c>
       <c r="E88" s="4">
-        <v>0.78556</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1997</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4">
         <v>47.04</v>
       </c>
       <c r="D89" s="4">
         <v>61.87</v>
       </c>
       <c r="E89" s="4">
-        <v>0.760304</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1998</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="4">
         <v>47.65</v>
       </c>
       <c r="D90" s="4">
         <v>63.71</v>
       </c>
       <c r="E90" s="4">
-        <v>0.74792</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1999</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4">
         <v>48.08</v>
       </c>
       <c r="D91" s="4">
         <v>64.75</v>
       </c>
       <c r="E91" s="4">
-        <v>0.742548</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>2000</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4">
         <v>49.34</v>
       </c>
       <c r="D92" s="4">
         <v>66.19</v>
       </c>
       <c r="E92" s="4">
-        <v>0.74543</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>2001</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>52.08</v>
       </c>
       <c r="D93" s="4">
         <v>69.95</v>
       </c>
       <c r="E93" s="4">
-        <v>0.744532</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>2002</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C94" s="4">
         <v>8.17</v>
       </c>
       <c r="D94" s="4">
         <v>10.8</v>
       </c>
       <c r="E94" s="4">
-        <v>0.756481</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>2003</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C95" s="4">
         <v>8.34</v>
       </c>
       <c r="D95" s="4">
         <v>11.22</v>
       </c>
       <c r="E95" s="4">
-        <v>0.743316</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>2004</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C96" s="4">
         <v>8.289999999999999</v>
       </c>
       <c r="D96" s="4">
         <v>11.84</v>
       </c>
       <c r="E96" s="4">
-        <v>0.700169</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>2005</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="4">
         <v>8.25</v>
       </c>
       <c r="D97" s="4">
         <v>12.51</v>
       </c>
       <c r="E97" s="4">
-        <v>0.6594719999999999</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2006</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>8.25</v>
       </c>
       <c r="D98" s="4">
         <v>13.04</v>
       </c>
       <c r="E98" s="4">
-        <v>0.632669</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2007</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4">
         <v>8.279999999999999</v>
       </c>
       <c r="D99" s="4">
         <v>13.34</v>
       </c>
       <c r="E99" s="4">
-        <v>0.62069</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2008</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4">
         <v>9.039999999999999</v>
       </c>
       <c r="D100" s="4">
         <v>13.77</v>
       </c>
       <c r="E100" s="4">
-        <v>0.6565</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2009</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>8.619999999999999</v>
       </c>
       <c r="D101" s="4">
         <v>14.02</v>
       </c>
       <c r="E101" s="4">
-        <v>0.614836</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2010</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>8.35</v>
       </c>
       <c r="D102" s="4">
         <v>14.18</v>
       </c>
       <c r="E102" s="4">
-        <v>0.588858</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2011</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>8.49</v>
       </c>
       <c r="D103" s="4">
         <v>14.43</v>
       </c>
       <c r="E103" s="4">
-        <v>0.588358</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2012</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>8.539999999999999</v>
       </c>
       <c r="D104" s="4">
         <v>14.9</v>
       </c>
       <c r="E104" s="4">
-        <v>0.5731540000000001</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2013</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4">
         <v>8.44</v>
       </c>
       <c r="D105" s="4">
         <v>15.07</v>
       </c>
       <c r="E105" s="4">
-        <v>0.560053</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2014</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>8.59</v>
       </c>
       <c r="D106" s="4">
         <v>15.23</v>
       </c>
       <c r="E106" s="4">
-        <v>0.564018</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2015</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>8.390000000000001</v>
       </c>
       <c r="D107" s="4">
         <v>15.38</v>
       </c>
       <c r="E107" s="4">
-        <v>0.5455140000000001</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2016</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>8.32</v>
       </c>
       <c r="D108" s="4">
         <v>15.47</v>
       </c>
       <c r="E108" s="4">
-        <v>0.537815</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2017</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>8.279999999999999</v>
       </c>
       <c r="D109" s="4">
         <v>15.62</v>
       </c>
       <c r="E109" s="4">
-        <v>0.53009</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2018</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>8.43</v>
       </c>
       <c r="D110" s="4">
         <v>15.81</v>
       </c>
       <c r="E110" s="4">
-        <v>0.533207</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2019</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>8.56</v>
       </c>
       <c r="D111" s="4">
         <v>16.05</v>
       </c>
       <c r="E111" s="4">
-        <v>0.5333329999999999</v>
+        <v>0.53</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">