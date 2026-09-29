--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -38,52 +38,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Titane</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE : cours des matières premières importées : Cours des matières premières importées, Titane : 70% Ferrotitanium (Allemagne), Prix en US dollars par livre, converti en Francs et euros par kilo. Série arrêtée car le titane ne pèse pas suffisamment dans les importations. 2018, sur investir.lesechos.fr/cours, moyenne des cours les plus hauts du dernier jour du mois.
 La baisse des coûts de production pourrait rendre possible une baisse des cours, mais ceux-ci restent fluctuants et on peut notamment s'interroger sur les cours de 2005- 2006, anormalement élevés.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Métaux et matières premières</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Il s'agit de cours de matières premières, souvent importées.
+    <t>Il s'agit de cours de matières premières, souvent importées.
 Le coût de l'extraction joue un rôle important dans la détermination du prix et là le progrès technique engendre souvent des baisses considérables des prix réels à long terme ; mais les cours fluctuent fortement à cours terme à cause de l'offre et de la demande.
 Nous avons suivi l'INSEE qui, pour la période récente, donne les cours boursiers à New-York ou Liverpool, alors qu'anciennement c'était dans un port français : il y a certainement une petite partie du prix réel qui est diminuée de ce fait.
 Nous avons calculé la moyenne annuelle des cours des matières premières et utilisé la moyenne annuelle du taux de change du dollar ou de la monnaie indiquée : les fluctuations annuelles sont dues autant à des variations du cours de la matière première (dues souvent à des causes politiques ou économiques) qu'aux variations du cours du dollar ou des autres monnaies, par rapport au franc ou à l'euro.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
@@ -551,510 +550,510 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1992</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>15.45</v>
       </c>
       <c r="D2" s="4">
         <v>48.69</v>
       </c>
       <c r="E2" s="4">
-        <v>0.317314</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1993</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>16.53</v>
       </c>
       <c r="D3" s="4">
         <v>49.94</v>
       </c>
       <c r="E3" s="4">
-        <v>0.330997</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1994</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>17.08</v>
       </c>
       <c r="D4" s="4">
         <v>51.03</v>
       </c>
       <c r="E4" s="4">
-        <v>0.334705</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1995</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>21.95</v>
       </c>
       <c r="D5" s="4">
         <v>58.03</v>
       </c>
       <c r="E5" s="4">
-        <v>0.378253</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1996</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>18.37</v>
       </c>
       <c r="D6" s="4">
         <v>60.11</v>
       </c>
       <c r="E6" s="4">
-        <v>0.305606</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1997</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>24.92</v>
       </c>
       <c r="D7" s="4">
         <v>61.87</v>
       </c>
       <c r="E7" s="4">
-        <v>0.40278</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1998</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>24.98</v>
       </c>
       <c r="D8" s="4">
         <v>63.71</v>
       </c>
       <c r="E8" s="4">
-        <v>0.392089</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1999</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>20.25</v>
       </c>
       <c r="D9" s="4">
         <v>64.75</v>
       </c>
       <c r="E9" s="4">
-        <v>0.312741</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>2000</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>30.73</v>
       </c>
       <c r="D10" s="4">
         <v>66.19</v>
       </c>
       <c r="E10" s="4">
-        <v>0.46427</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>2001</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>31.78</v>
       </c>
       <c r="D11" s="4">
         <v>69.95</v>
       </c>
       <c r="E11" s="4">
-        <v>0.454325</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2002</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="4">
         <v>4.74</v>
       </c>
       <c r="D12" s="4">
         <v>10.8</v>
       </c>
       <c r="E12" s="4">
-        <v>0.438889</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2003</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>4.67</v>
       </c>
       <c r="D13" s="4">
         <v>11.22</v>
       </c>
       <c r="E13" s="4">
-        <v>0.416221</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2004</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>9.050000000000001</v>
       </c>
       <c r="D14" s="4">
         <v>11.84</v>
       </c>
       <c r="E14" s="4">
-        <v>0.764358</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2005</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>17.56</v>
       </c>
       <c r="D15" s="4">
         <v>12.51</v>
       </c>
       <c r="E15" s="4">
-        <v>1.403677</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2006</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>13.16</v>
       </c>
       <c r="D16" s="4">
         <v>13.04</v>
       </c>
       <c r="E16" s="4">
-        <v>1.009202</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2007</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>7.96</v>
       </c>
       <c r="D17" s="4">
         <v>13.34</v>
       </c>
       <c r="E17" s="4">
-        <v>0.596702</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2008</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>5.35</v>
       </c>
       <c r="D18" s="4">
         <v>13.77</v>
       </c>
       <c r="E18" s="4">
-        <v>0.388526</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2009</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>3.05</v>
       </c>
       <c r="D19" s="4">
         <v>14.02</v>
       </c>
       <c r="E19" s="4">
-        <v>0.217546</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2010</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>5.34</v>
       </c>
       <c r="D20" s="4">
         <v>14.18</v>
       </c>
       <c r="E20" s="4">
-        <v>0.376587</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2011</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>6.17</v>
       </c>
       <c r="D21" s="4">
         <v>14.43</v>
       </c>
       <c r="E21" s="4">
-        <v>0.427581</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2012</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>5.85</v>
       </c>
       <c r="D22" s="4">
         <v>14.9</v>
       </c>
       <c r="E22" s="4">
-        <v>0.392617</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2013</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>4.88</v>
       </c>
       <c r="D23" s="4">
         <v>15.07</v>
       </c>
       <c r="E23" s="4">
-        <v>0.323822</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2014</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>4.64</v>
       </c>
       <c r="D24" s="4">
         <v>15.23</v>
       </c>
       <c r="E24" s="4">
-        <v>0.304662</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2015</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>5.2</v>
       </c>
       <c r="D25" s="4">
         <v>15.38</v>
       </c>
       <c r="E25" s="4">
-        <v>0.338101</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2016</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>7.5</v>
       </c>
       <c r="D26" s="4">
         <v>15.47</v>
       </c>
       <c r="E26" s="4">
-        <v>0.484809</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2017</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>7.18</v>
       </c>
       <c r="D27" s="4">
         <v>15.62</v>
       </c>
       <c r="E27" s="4">
-        <v>0.459667</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2018</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>7.51</v>
       </c>
       <c r="D28" s="4">
         <v>15.81</v>
       </c>
       <c r="E28" s="4">
-        <v>0.475016</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2019</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>7.58</v>
       </c>
       <c r="D29" s="4">
         <v>16.05</v>
       </c>
       <c r="E29" s="4">
-        <v>0.472274</v>
+        <v>0.47</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">