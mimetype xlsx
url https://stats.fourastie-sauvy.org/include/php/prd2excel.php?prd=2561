--- v0 (2025-10-28)
+++ v1 (2026-10-01)
@@ -25,64 +25,65 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Naphta (cours international)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
-    <t>INSEE : Cours des matières premières importées - Naphta (Nord-Ouest Européen) - Prix spot en euros par tonne
-Les fluctuations sont celles du cours du pétrole.</t>
+    <t xml:space="preserve">INSEE : Cours des matières premières importées - Naphta (Nord-Ouest Européen) - Prix spot en euros par tonne
+Les flucuations sont celles du cours du pétrole !
+</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Energie</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix réels ont fortement baissé à long terme sous l'influence du progrès technique.La rareté et des décisions monopolistiques expliquent de fortes variations de détail à court terme.
+    <t>Les prix réels ont fortement bissé à long terme sous l'influence du progrès technique.La rareté et des décisions monopolistiques expliquent de fortes variations de détail à court terme.
 L'influence du prix du pétrole sur l'économie mondiale justifie la place à part que nous lui donnons!</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
@@ -548,544 +549,544 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1990</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1206.74</v>
       </c>
       <c r="D2" s="4">
         <v>44.66</v>
       </c>
       <c r="E2" s="4">
-        <v>27.0206</v>
+        <v>27.02</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1991</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1185.31</v>
       </c>
       <c r="D3" s="4">
         <v>46.84</v>
       </c>
       <c r="E3" s="4">
-        <v>25.305508</v>
+        <v>25.31</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1992</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>990.11</v>
       </c>
       <c r="D4" s="4">
         <v>48.69</v>
       </c>
       <c r="E4" s="4">
-        <v>20.334976</v>
+        <v>20.33</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1993</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>934.03</v>
       </c>
       <c r="D5" s="4">
         <v>49.94</v>
       </c>
       <c r="E5" s="4">
-        <v>18.703044</v>
+        <v>18.7</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1994</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>855.91</v>
       </c>
       <c r="D6" s="4">
         <v>51.03</v>
       </c>
       <c r="E6" s="4">
-        <v>16.772683</v>
+        <v>16.77</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1995</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>820.4400000000001</v>
       </c>
       <c r="D7" s="4">
         <v>58.03</v>
       </c>
       <c r="E7" s="4">
-        <v>14.138204</v>
+        <v>14.14</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1996</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>1000.06</v>
       </c>
       <c r="D8" s="4">
         <v>60.11</v>
       </c>
       <c r="E8" s="4">
-        <v>16.637165</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1997</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>1119.77</v>
       </c>
       <c r="D9" s="4">
         <v>61.87</v>
       </c>
       <c r="E9" s="4">
-        <v>18.098755</v>
+        <v>18.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1998</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>781.03</v>
       </c>
       <c r="D10" s="4">
         <v>63.71</v>
       </c>
       <c r="E10" s="4">
-        <v>12.259143</v>
+        <v>12.26</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1999</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>1048.22</v>
       </c>
       <c r="D11" s="4">
         <v>64.75</v>
       </c>
       <c r="E11" s="4">
-        <v>16.188726</v>
+        <v>16.19</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2000</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>1879.7</v>
       </c>
       <c r="D12" s="4">
         <v>66.19</v>
       </c>
       <c r="E12" s="4">
-        <v>28.39855</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2001</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>1614.8</v>
       </c>
       <c r="D13" s="4">
         <v>69.95</v>
       </c>
       <c r="E13" s="4">
-        <v>23.085061</v>
+        <v>23.09</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2002</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>234.22</v>
       </c>
       <c r="D14" s="4">
         <v>10.8</v>
       </c>
       <c r="E14" s="4">
-        <v>21.687037</v>
+        <v>21.69</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2003</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>242.62</v>
       </c>
       <c r="D15" s="4">
         <v>11.22</v>
       </c>
       <c r="E15" s="4">
-        <v>21.623886</v>
+        <v>21.62</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2004</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>302.19</v>
       </c>
       <c r="D16" s="4">
         <v>11.84</v>
       </c>
       <c r="E16" s="4">
-        <v>25.522804</v>
+        <v>25.52</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2005</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>383.47</v>
       </c>
       <c r="D17" s="4">
         <v>12.51</v>
       </c>
       <c r="E17" s="4">
-        <v>30.653078</v>
+        <v>30.65</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2006</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>450.7</v>
       </c>
       <c r="D18" s="4">
         <v>13.04</v>
       </c>
       <c r="E18" s="4">
-        <v>34.562883</v>
+        <v>34.56</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2007</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>491.19</v>
       </c>
       <c r="D19" s="4">
         <v>13.34</v>
       </c>
       <c r="E19" s="4">
-        <v>36.82084</v>
+        <v>36.82</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2008</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>529.67</v>
       </c>
       <c r="D20" s="4">
         <v>13.77</v>
       </c>
       <c r="E20" s="4">
-        <v>38.465505</v>
+        <v>38.47</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2009</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>376.89</v>
       </c>
       <c r="D21" s="4">
         <v>14.02</v>
       </c>
       <c r="E21" s="4">
-        <v>26.882311</v>
+        <v>26.88</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2010</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>537.26</v>
       </c>
       <c r="D22" s="4">
         <v>14.18</v>
       </c>
       <c r="E22" s="4">
-        <v>37.888575</v>
+        <v>37.89</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2011</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>668.76</v>
       </c>
       <c r="D23" s="4">
         <v>14.43</v>
       </c>
       <c r="E23" s="4">
-        <v>46.345114</v>
+        <v>46.35</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2012</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>727.4299999999999</v>
       </c>
       <c r="D24" s="4">
         <v>14.9</v>
       </c>
       <c r="E24" s="4">
-        <v>48.820805</v>
+        <v>48.82</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2013</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>678.8200000000001</v>
       </c>
       <c r="D25" s="4">
         <v>15.07</v>
       </c>
       <c r="E25" s="4">
-        <v>45.044459</v>
+        <v>45.04</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2014</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>630.0700000000001</v>
       </c>
       <c r="D26" s="4">
         <v>15.23</v>
       </c>
       <c r="E26" s="4">
-        <v>41.370322</v>
+        <v>41.37</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2015</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>417.31</v>
       </c>
       <c r="D27" s="4">
         <v>15.38</v>
       </c>
       <c r="E27" s="4">
-        <v>27.13329</v>
+        <v>27.13</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2016</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>347.17</v>
       </c>
       <c r="D28" s="4">
         <v>15.47</v>
       </c>
       <c r="E28" s="4">
-        <v>22.4415</v>
+        <v>22.44</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2017</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>428.3</v>
       </c>
       <c r="D29" s="4">
         <v>15.62</v>
       </c>
       <c r="E29" s="4">
-        <v>27.419974</v>
+        <v>27.42</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2018</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>510.29</v>
       </c>
       <c r="D30" s="4">
         <v>15.81</v>
       </c>
       <c r="E30" s="4">
-        <v>32.276407</v>
+        <v>32.28</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2019</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>447.57</v>
       </c>
       <c r="D31" s="4">
         <v>16.05</v>
       </c>
       <c r="E31" s="4">
-        <v>27.885981</v>
+        <v>27.89</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">