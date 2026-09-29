--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,52 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Boeuf empaqueté (cours international)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>INSEE, 1990 : Cours des matières premières importées - Viande de bœuf empaquetée, catégorie "Select" - USDA - Prix en cents US par livre, converti en Francs et euros par kilo. (Nous faisons l'hypothèse qu'il s'agit de cents par livre ; le site de l'INSEE parle de dollars par livre, ce qui est invraisemblable).
 Voir : Bœuf, kilo de viande. 
 Sur un relativement long terme, on observait une forte baisse du prix réel qui ne pouvait être imputable qu'au progrès des techniques de production; sur les 25 années de la série des cours, on n'observe pas de réelle baisse, mais des fluctuations boursières.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Viandes</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix de gros reflètent mieux encore que les prix de détail l'influence de la productivité sur les prix.
-Nous avons des relevés de prix de viande en gros depuis le 19e siècle. Il est intéressant de voir l'évolution à aussi long terme, qui indique partout une baisse importante des prix réels due aux progrès dans l'élevage. Par contre, depuis les années 2000, il n'y a pratiquement que peu ou pas de baisse.</t>
+    <t>Nous avons des relevés de prix de viande en gros depuis le 19e siècle. Il est intéressant de voir l'évolution à aussi long terme, qui indique partout une baisse importante des prix réels due aux progrès dans l'élevage. Par contre, depuis les années 2000, il n'y a pratiquement que peu ou pas de baisse.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix de gros ou cours internationaux</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -549,544 +548,544 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1990</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>14.02</v>
       </c>
       <c r="D2" s="4">
         <v>44.66</v>
       </c>
       <c r="E2" s="4">
-        <v>0.313927</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1991</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>14.12</v>
       </c>
       <c r="D3" s="4">
         <v>46.84</v>
       </c>
       <c r="E3" s="4">
-        <v>0.301452</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1992</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>13.08</v>
       </c>
       <c r="D4" s="4">
         <v>48.69</v>
       </c>
       <c r="E4" s="4">
-        <v>0.268638</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1993</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>14.26</v>
       </c>
       <c r="D5" s="4">
         <v>49.94</v>
       </c>
       <c r="E5" s="4">
-        <v>0.285543</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1994</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>12.63</v>
       </c>
       <c r="D6" s="4">
         <v>51.03</v>
       </c>
       <c r="E6" s="4">
-        <v>0.247501</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1995</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>10.8</v>
       </c>
       <c r="D7" s="4">
         <v>58.03</v>
       </c>
       <c r="E7" s="4">
-        <v>0.186111</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1996</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>10.71</v>
       </c>
       <c r="D8" s="4">
         <v>60.11</v>
       </c>
       <c r="E8" s="4">
-        <v>0.178173</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1997</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>12.4</v>
       </c>
       <c r="D9" s="4">
         <v>61.87</v>
       </c>
       <c r="E9" s="4">
-        <v>0.20042</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1998</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>12.21</v>
       </c>
       <c r="D10" s="4">
         <v>63.71</v>
       </c>
       <c r="E10" s="4">
-        <v>0.19165</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1999</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>13.84</v>
       </c>
       <c r="D11" s="4">
         <v>64.75</v>
       </c>
       <c r="E11" s="4">
-        <v>0.213745</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>2000</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>17.1</v>
       </c>
       <c r="D12" s="4">
         <v>66.19</v>
       </c>
       <c r="E12" s="4">
-        <v>0.258347</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>2001</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>18.45</v>
       </c>
       <c r="D13" s="4">
         <v>69.95</v>
       </c>
       <c r="E13" s="4">
-        <v>0.26376</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>2002</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="4">
         <v>2.53</v>
       </c>
       <c r="D14" s="4">
         <v>10.8</v>
       </c>
       <c r="E14" s="4">
-        <v>0.234259</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>2003</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="4">
         <v>2.54</v>
       </c>
       <c r="D15" s="4">
         <v>11.22</v>
       </c>
       <c r="E15" s="4">
-        <v>0.226381</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>2004</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
         <v>2.35</v>
       </c>
       <c r="D16" s="4">
         <v>11.84</v>
       </c>
       <c r="E16" s="4">
-        <v>0.19848</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2005</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="4">
         <v>2.42</v>
       </c>
       <c r="D17" s="4">
         <v>12.51</v>
       </c>
       <c r="E17" s="4">
-        <v>0.193445</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2006</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="4">
         <v>2.33</v>
       </c>
       <c r="D18" s="4">
         <v>13.04</v>
       </c>
       <c r="E18" s="4">
-        <v>0.178681</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2007</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>2.25</v>
       </c>
       <c r="D19" s="4">
         <v>13.34</v>
       </c>
       <c r="E19" s="4">
-        <v>0.168666</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2008</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>2.22</v>
       </c>
       <c r="D20" s="4">
         <v>13.77</v>
       </c>
       <c r="E20" s="4">
-        <v>0.16122</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2009</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4">
         <v>2.15</v>
       </c>
       <c r="D21" s="4">
         <v>14.02</v>
       </c>
       <c r="E21" s="4">
-        <v>0.153352</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2010</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4">
         <v>2.51</v>
       </c>
       <c r="D22" s="4">
         <v>14.18</v>
       </c>
       <c r="E22" s="4">
-        <v>0.17701</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2011</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>2.75</v>
       </c>
       <c r="D23" s="4">
         <v>14.43</v>
       </c>
       <c r="E23" s="4">
-        <v>0.190575</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2012</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4">
         <v>3.1</v>
       </c>
       <c r="D24" s="4">
         <v>14.9</v>
       </c>
       <c r="E24" s="4">
-        <v>0.208054</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2013</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>3.08</v>
       </c>
       <c r="D25" s="4">
         <v>15.07</v>
       </c>
       <c r="E25" s="4">
-        <v>0.20438</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2014</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4">
         <v>3.85</v>
       </c>
       <c r="D26" s="4">
         <v>15.23</v>
       </c>
       <c r="E26" s="4">
-        <v>0.252791</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2015</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
         <v>4.54</v>
       </c>
       <c r="D27" s="4">
         <v>15.38</v>
       </c>
       <c r="E27" s="4">
-        <v>0.295189</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2016</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>3.88</v>
       </c>
       <c r="D28" s="4">
         <v>15.47</v>
       </c>
       <c r="E28" s="4">
-        <v>0.250808</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2017</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4">
         <v>3.65</v>
       </c>
       <c r="D29" s="4">
         <v>15.62</v>
       </c>
       <c r="E29" s="4">
-        <v>0.233675</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2018</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>3.9</v>
       </c>
       <c r="D30" s="4">
         <v>15.81</v>
       </c>
       <c r="E30" s="4">
-        <v>0.246679</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2019</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>4.05</v>
       </c>
       <c r="D31" s="4">
         <v>16.05</v>
       </c>
       <c r="E31" s="4">
-        <v>0.252336</v>
+        <v>0.25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">