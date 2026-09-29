--- v0 (2025-11-01)
+++ v1 (2026-09-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Elément de cuisine mural large</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance 1969 à 1979, élément de cuisine mural, L80*P35*H70 cm, 2 portes; 1969, bois brut et contre-plaqué ; 1973, acajou ; 1976 et 1979, Louisiane, pin naturel. Ikéa, 1985, Element de cuisine Ikéa Faktum : 1 porte-2 tablettes, L60xP37xH70 cm+ 1 poignée, depuis 1985. En 2015 : Ikéa Metod.
 Le prix réel a été divisé par deux depuis 1985 et par plus de cinq depuis 1969.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Cuisine</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
 Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-La plupart des prix des articles de cuisine viennent des catalogues Manufrance et, depuis, de La Redoute. Les changements techniques se traduisent par des changements dans les produits utilisés. Les appareils fonctionnent maintenant à l'électricité. Nous avons introduit des produits récents.
+La plupart des prix recueillis viennent des catalogues Manufrance et, depuis, de La Redoute. Les changements techniques se traduisent par des changements dans les produits utilisés. Les appareils fonctionnent maintenant à l'électricité. Nous avons introduit des produits récents.
 Sur les produits dont le dessin reste approximativement le même, on observe une baisse des prix réels, souvent importante (division, parfois, par 4 en un siècle). Avec la guerre, les prix réels des années 1949-55 remontent souvent au niveau de ceux du début du siècle ; la baisse survenue pendant les Trente Glorieuses compense cette hausse ; celle-ci continue depuis, mais parfois moins rapidement. 
 Sur la période récente, il est difficile de retrouver le même produit deux années de suite, ce qui explique le caractère parfois erratique des prix réels. 
 Le progrès technique a permis que l'équipement des cuisines se modernise, se robotise…  et devienne accessible au plus grand nombre.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
@@ -508,95 +508,95 @@
       <c r="B7" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E53"/>
+  <dimension ref="A1:E52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1969</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>133</v>
       </c>
       <c r="D2" s="4">
         <v>4.77</v>
       </c>
       <c r="E2" s="4">
-        <v>27.8826</v>
+        <v>27.88</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1970</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>5.02</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1971</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>5.82</v>
@@ -608,137 +608,137 @@
         <v>1972</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>6.53</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1973</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>199</v>
       </c>
       <c r="D6" s="4">
         <v>7.74</v>
       </c>
       <c r="E6" s="4">
-        <v>25.710594</v>
+        <v>25.71</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1974</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1975</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>11.3</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1976</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>210</v>
       </c>
       <c r="D9" s="4">
         <v>12.8</v>
       </c>
       <c r="E9" s="4">
-        <v>16.40625</v>
+        <v>16.41</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1977</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>14.32</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1978</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>14.85</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1979</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>279</v>
       </c>
       <c r="D12" s="4">
         <v>16.72</v>
       </c>
       <c r="E12" s="4">
-        <v>16.686603</v>
+        <v>16.69</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1980</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>21.22</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1981</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>22.82</v>
@@ -776,646 +776,629 @@
         <v>1984</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>34.12</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1985</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>239</v>
       </c>
       <c r="D18" s="4">
         <v>36.89</v>
       </c>
       <c r="E18" s="4">
-        <v>6.478721</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1986</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>229</v>
       </c>
       <c r="D19" s="4">
         <v>38.47</v>
       </c>
       <c r="E19" s="4">
-        <v>5.95269</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1987</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>244</v>
       </c>
       <c r="D20" s="4">
         <v>40.02</v>
       </c>
       <c r="E20" s="4">
-        <v>6.096952</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1988</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>260</v>
       </c>
       <c r="D21" s="4">
         <v>41.11</v>
       </c>
       <c r="E21" s="4">
-        <v>6.324495</v>
+        <v>6.32</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1989</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>360</v>
       </c>
       <c r="D22" s="4">
         <v>42.83</v>
       </c>
       <c r="E22" s="4">
-        <v>8.405322999999999</v>
+        <v>8.41</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1990</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>369</v>
       </c>
       <c r="D23" s="4">
         <v>44.66</v>
       </c>
       <c r="E23" s="4">
-        <v>8.262427000000001</v>
+        <v>8.26</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1991</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>374</v>
       </c>
       <c r="D24" s="4">
         <v>46.84</v>
       </c>
       <c r="E24" s="4">
-        <v>7.984629</v>
+        <v>7.98</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1992</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>384</v>
       </c>
       <c r="D25" s="4">
         <v>48.69</v>
       </c>
       <c r="E25" s="4">
-        <v>7.88663</v>
+        <v>7.89</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1993</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>419</v>
       </c>
       <c r="D26" s="4">
         <v>49.94</v>
       </c>
       <c r="E26" s="4">
-        <v>8.390067999999999</v>
+        <v>8.390000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1994</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>419</v>
       </c>
       <c r="D27" s="4">
         <v>51.03</v>
       </c>
       <c r="E27" s="4">
-        <v>8.210856</v>
+        <v>8.210000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1995</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>394</v>
       </c>
       <c r="D28" s="4">
         <v>58.03</v>
       </c>
       <c r="E28" s="4">
-        <v>6.789592</v>
+        <v>6.79</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1996</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>428</v>
       </c>
       <c r="D29" s="4">
         <v>60.11</v>
       </c>
       <c r="E29" s="4">
-        <v>7.120279</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1997</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>424</v>
       </c>
       <c r="D30" s="4">
         <v>61.87</v>
       </c>
       <c r="E30" s="4">
-        <v>6.853079</v>
+        <v>6.85</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1998</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>424</v>
       </c>
       <c r="D31" s="4">
         <v>63.71</v>
       </c>
       <c r="E31" s="4">
-        <v>6.655156</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1999</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>393</v>
       </c>
       <c r="D32" s="4">
         <v>64.75</v>
       </c>
       <c r="E32" s="4">
-        <v>6.069498</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2000</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>359</v>
       </c>
       <c r="D33" s="4">
         <v>66.19</v>
       </c>
       <c r="E33" s="4">
-        <v>5.42378</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2001</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>399</v>
       </c>
       <c r="D34" s="4">
         <v>69.95</v>
       </c>
       <c r="E34" s="4">
-        <v>5.704074</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2002</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>50.54</v>
       </c>
       <c r="D35" s="4">
         <v>10.8</v>
       </c>
       <c r="E35" s="4">
-        <v>4.67963</v>
+        <v>4.68</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2003</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>42</v>
       </c>
       <c r="D36" s="4">
         <v>11.22</v>
       </c>
       <c r="E36" s="4">
-        <v>3.743316</v>
+        <v>3.74</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>2004</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>43.5</v>
       </c>
       <c r="D37" s="4">
         <v>11.84</v>
       </c>
       <c r="E37" s="4">
-        <v>3.673986</v>
+        <v>3.67</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>2005</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>43.5</v>
       </c>
       <c r="D38" s="4">
         <v>12.51</v>
       </c>
       <c r="E38" s="4">
-        <v>3.477218</v>
+        <v>3.48</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>2006</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>31.5</v>
       </c>
       <c r="D39" s="4">
         <v>13.04</v>
       </c>
       <c r="E39" s="4">
-        <v>2.415644</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2007</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>32.5</v>
       </c>
       <c r="D40" s="4">
         <v>13.34</v>
       </c>
       <c r="E40" s="4">
-        <v>2.436282</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2008</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>52.5</v>
       </c>
       <c r="D41" s="4">
         <v>13.77</v>
       </c>
       <c r="E41" s="4">
-        <v>3.812636</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2009</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>55.5</v>
       </c>
       <c r="D42" s="4">
         <v>14.02</v>
       </c>
       <c r="E42" s="4">
-        <v>3.958631</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2010</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>51.5</v>
       </c>
       <c r="D43" s="4">
         <v>14.18</v>
       </c>
       <c r="E43" s="4">
-        <v>3.631876</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2011</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>51.5</v>
       </c>
       <c r="D44" s="4">
         <v>14.43</v>
       </c>
       <c r="E44" s="4">
-        <v>3.568954</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2012</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>48.4</v>
       </c>
       <c r="D45" s="4">
         <v>14.9</v>
       </c>
       <c r="E45" s="4">
-        <v>3.248322</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2013</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>48.4</v>
       </c>
       <c r="D46" s="4">
         <v>15.07</v>
       </c>
       <c r="E46" s="4">
-        <v>3.211679</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2014</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>53.4</v>
       </c>
       <c r="D47" s="4">
         <v>15.23</v>
       </c>
       <c r="E47" s="4">
-        <v>3.506238</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>2015</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>51.25</v>
       </c>
       <c r="D48" s="4">
         <v>15.38</v>
       </c>
       <c r="E48" s="4">
-        <v>3.33225</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>2016</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>51</v>
       </c>
       <c r="D49" s="4">
         <v>15.47</v>
       </c>
       <c r="E49" s="4">
-        <v>3.296703</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>2017</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>52</v>
       </c>
       <c r="D50" s="4">
         <v>15.62</v>
       </c>
       <c r="E50" s="4">
-        <v>3.329065</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>2018</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>52</v>
       </c>
       <c r="D51" s="4">
         <v>15.81</v>
       </c>
       <c r="E51" s="4">
-        <v>3.289058</v>
+        <v>3.29</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>2019</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>55</v>
       </c>
       <c r="D52" s="4">
         <v>16.05</v>
       </c>
       <c r="E52" s="4">
-        <v>3.426791</v>
-[...16 lines deleted...]
-        <v>3.263547</v>
+        <v>3.43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">