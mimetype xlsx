--- v0 (2025-10-17)
+++ v1 (2026-09-29)
@@ -14,109 +14,171 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Guyane anglaise 1c</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Oblitéré (n°12 Yvert et Tellier), non dentelé, sur papier magenta, avec en son centre un voilier qui semble rare ; il est probable qu'il n'en existe plus qu'un exemplaire. L'unique exemplaire connu a été vendu aux enchères à 7,1 millions d'euros en 2014, d'après Wikipedia; un article de France Info fait état d'une vente à 280000 dollars en 1970 et à 935 000 dollars en 1980. 
 Ce sont des prix réels énormes, totalement déconnectés du prix de revient ! De 28 000 à près de 500 000 salaires horaires !</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
-    <t>Timbres de collection</t>
+    <t>Timbres</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
-    <t>Les prix "indépendants du prix de revient" sont ceux pour lesquels la théorie de l'influence du progrès techique sur les prix est faible. Ils dépendent fondamentalement de l'offre et de la demande.
-[...3 lines deleted...]
-Les prix des timbres moins rares sont cependant soumis à la loi de l'offre et de la demande; ils dépendent de leur plus ou moins grande rareté. En particulier, les timbres relativement rares ont servi de "valeur refuge" pendant la guerre de 1939-45. La loi de l'offre et de la demande atteint même des timbres francais anciens de cote faible : les cours ont doublé en 2017 pendant trois ans, puis sont redescendus, souvent plus bas qu'en 2016.</t>
+    <t>Les relevés de prix ont été faits par l'équipe de Jean Fourastié ; pour la période récente, par Claude Margue et depuis sur :www.timbres-de-France.com.
+Les timbres sont typiquement des objets dont le prix est indépendant du prix de revient ; un timbre est cher s'il est rare et recherché des collectionneurs. Son prix n'est pas dépendant du progrès technique, mais seulement de l'offre et de la demande.
+Certains timbres sont extrêmement rares, comme les timbres de l'Ile Maurice de 1847, émis au départ en 500 exemplaires : on n'en connaît que quelques-uns aujourd'hui et les cours officiels sont de l'ordre de 100 000 salaires horaires. Le timbre le plus cher en France est le "1F Vermillon 1849" dont le prix se situe parfois jusqu'à 10 000 salaires horaires. Ces timbres attirent des collectionneurs, mais sont surtout des objets de placements, voire de spéculation.
+Les prix des timbres moins rares sont cependant soumis à la loi de l'offre et de la demande; ils dépendent de la plus ou moins grande rareté de ces timbres. En particulier, les timbres relativement rares ont servi de "valeur refuge" pendant la guerre de 1939-45, d'où une demande plus forte et des prix plus élevés.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Prix indépendants du prix de revient</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
   <si>
+    <t>28 571.43</t>
+  </si>
+  <si>
+    <t>119 760.48</t>
+  </si>
+  <si>
+    <t>197 740.11</t>
+  </si>
+  <si>
+    <t>180 412.37</t>
+  </si>
+  <si>
+    <t>176 886.79</t>
+  </si>
+  <si>
+    <t>182 186.23</t>
+  </si>
+  <si>
+    <t>232 558.14</t>
+  </si>
+  <si>
+    <t>220 588.24</t>
+  </si>
+  <si>
+    <t>225 225.23</t>
+  </si>
+  <si>
+    <t>282 131.66</t>
+  </si>
+  <si>
+    <t>290 322.58</t>
+  </si>
+  <si>
+    <t>140 977.44</t>
+  </si>
+  <si>
+    <t>127 118.64</t>
+  </si>
+  <si>
+    <t>113 065.33</t>
+  </si>
+  <si>
+    <t>170 068.03</t>
+  </si>
+  <si>
+    <t>84 889.64</t>
+  </si>
+  <si>
+    <t>63 564.71</t>
+  </si>
+  <si>
+    <t>40 597.60</t>
+  </si>
+  <si>
     <t>F</t>
   </si>
   <si>
+    <t>308 764.94</t>
+  </si>
+  <si>
+    <t>186 145.15</t>
+  </si>
+  <si>
     <t>€</t>
+  </si>
+  <si>
+    <t>466 185.16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -510,95 +572,95 @@
       <c r="B7" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E117"/>
+  <dimension ref="A1:E118"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1899</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>8000</v>
       </c>
       <c r="D2" s="4">
         <v>0.28</v>
       </c>
-      <c r="E2" s="4">
-        <v>28571.428571</v>
+      <c r="E2" s="4" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1900</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.29</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1901</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.29</v>
@@ -843,317 +905,317 @@
       <c r="A23">
         <v>1920</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
         <v>1.81</v>
       </c>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1921</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>200000</v>
       </c>
       <c r="D24" s="4">
         <v>1.67</v>
       </c>
-      <c r="E24" s="4">
-        <v>119760.479042</v>
+      <c r="E24" s="4" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1922</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4">
         <v>1.69</v>
       </c>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1923</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>350000</v>
       </c>
       <c r="D26" s="4">
         <v>1.77</v>
       </c>
-      <c r="E26" s="4">
-        <v>197740.112994</v>
+      <c r="E26" s="4" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1924</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>350000</v>
       </c>
       <c r="D27" s="4">
         <v>1.94</v>
       </c>
-      <c r="E27" s="4">
-        <v>180412.371134</v>
+      <c r="E27" s="4" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1925</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>375000</v>
       </c>
       <c r="D28" s="4">
         <v>2.12</v>
       </c>
-      <c r="E28" s="4">
-        <v>176886.792453</v>
+      <c r="E28" s="4" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1926</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>450000</v>
       </c>
       <c r="D29" s="4">
         <v>2.47</v>
       </c>
-      <c r="E29" s="4">
-        <v>182186.234818</v>
+      <c r="E29" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1927</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>600000</v>
       </c>
       <c r="D30" s="4">
         <v>2.58</v>
       </c>
-      <c r="E30" s="4">
-        <v>232558.139535</v>
+      <c r="E30" s="4" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1928</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>600000</v>
       </c>
       <c r="D31" s="4">
         <v>2.72</v>
       </c>
-      <c r="E31" s="4">
-        <v>220588.235294</v>
+      <c r="E31" s="4" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1929</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4">
         <v>3.02</v>
       </c>
       <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1930</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>750000</v>
       </c>
       <c r="D33" s="4">
         <v>3.33</v>
       </c>
-      <c r="E33" s="4">
-        <v>225225.225225</v>
+      <c r="E33" s="4" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1931</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
         <v>3.3</v>
       </c>
       <c r="E34" s="4"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1932</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>900000</v>
       </c>
       <c r="D35" s="4">
         <v>3.19</v>
       </c>
-      <c r="E35" s="4">
-        <v>282131.661442</v>
+      <c r="E35" s="4" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1933</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>3.06</v>
       </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1934</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>900000</v>
       </c>
       <c r="D37" s="4">
         <v>3.1</v>
       </c>
-      <c r="E37" s="4">
-        <v>290322.580645</v>
+      <c r="E37" s="4" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1935</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4">
         <v>3.15</v>
       </c>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1936</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4">
         <v>3.97</v>
       </c>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1937</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>750000</v>
       </c>
       <c r="D40" s="4">
         <v>5.32</v>
       </c>
-      <c r="E40" s="4">
-        <v>140977.443609</v>
+      <c r="E40" s="4" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1938</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>750000</v>
       </c>
       <c r="D41" s="4">
         <v>5.9</v>
       </c>
-      <c r="E41" s="4">
-        <v>127118.644068</v>
+      <c r="E41" s="4" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1939</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>5.95</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1940</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>6.1</v>
@@ -1164,146 +1226,146 @@
       <c r="A44">
         <v>1941</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="4">
         <v>7.33</v>
       </c>
       <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1942</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>900000</v>
       </c>
       <c r="D45" s="4">
         <v>7.96</v>
       </c>
-      <c r="E45" s="4">
-        <v>113065.326633</v>
+      <c r="E45" s="4" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1943</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>1500000</v>
       </c>
       <c r="D46" s="4">
         <v>8.82</v>
       </c>
-      <c r="E46" s="4">
-        <v>170068.027211</v>
+      <c r="E46" s="4" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1944</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>11.69</v>
       </c>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1945</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4">
         <v>21.49</v>
       </c>
       <c r="E48" s="4"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1946</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>2500000</v>
       </c>
       <c r="D49" s="4">
         <v>29.45</v>
       </c>
-      <c r="E49" s="4">
-        <v>84889.643463</v>
+      <c r="E49" s="4" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1947</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>2500000</v>
       </c>
       <c r="D50" s="4">
         <v>39.33</v>
       </c>
-      <c r="E50" s="4">
-        <v>63564.708874</v>
+      <c r="E50" s="4" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1948</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>2500000</v>
       </c>
       <c r="D51" s="4">
         <v>61.58</v>
       </c>
-      <c r="E51" s="4">
-        <v>40597.596622</v>
+      <c r="E51" s="4" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1949</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1950</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="4">
         <v>81.88</v>
@@ -1410,771 +1472,784 @@
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>207.5</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1959</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>221</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1960</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>2.35</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1961</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>2.5</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1962</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>2.75</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1963</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>2.98</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1964</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>3.17</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1965</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>3.36</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1966</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4">
         <v>3.56</v>
       </c>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1967</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>3.74</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1968</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>4.43</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1969</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>4.77</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1970</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C73" s="4">
         <v>1550000</v>
       </c>
       <c r="D73" s="4">
         <v>5.02</v>
       </c>
-      <c r="E73" s="4">
-        <v>308764.940239</v>
+      <c r="E73" s="4" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1971</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>5.82</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1972</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>6.53</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1973</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C76" s="4"/>
       <c r="D76" s="4">
         <v>7.74</v>
       </c>
       <c r="E76" s="4"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1974</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E77" s="4"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1975</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4">
         <v>11.3</v>
       </c>
       <c r="E78" s="4"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1976</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C79" s="4"/>
       <c r="D79" s="4">
         <v>12.8</v>
       </c>
       <c r="E79" s="4"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1977</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C80" s="4"/>
       <c r="D80" s="4">
         <v>14.32</v>
       </c>
       <c r="E80" s="4"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1978</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C81" s="4"/>
       <c r="D81" s="4">
         <v>14.85</v>
       </c>
       <c r="E81" s="4"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1979</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C82" s="4"/>
       <c r="D82" s="4">
         <v>16.72</v>
       </c>
       <c r="E82" s="4"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1980</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C83" s="4">
         <v>3950000</v>
       </c>
       <c r="D83" s="4">
         <v>21.22</v>
       </c>
-      <c r="E83" s="4">
-        <v>186145.146089</v>
+      <c r="E83" s="4" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1981</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C84" s="4"/>
       <c r="D84" s="4">
         <v>22.82</v>
       </c>
       <c r="E84" s="4"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1982</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="4">
         <v>27.8</v>
       </c>
       <c r="E85" s="4"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1983</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C86" s="4"/>
       <c r="D86" s="4">
         <v>31.18</v>
       </c>
       <c r="E86" s="4"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1984</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="4">
         <v>34.12</v>
       </c>
       <c r="E87" s="4"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1985</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="4">
         <v>36.89</v>
       </c>
       <c r="E88" s="4"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1986</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C89" s="4"/>
       <c r="D89" s="4">
         <v>38.47</v>
       </c>
       <c r="E89" s="4"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1987</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C90" s="4"/>
       <c r="D90" s="4">
         <v>40.02</v>
       </c>
       <c r="E90" s="4"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1988</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="4">
         <v>41.11</v>
       </c>
       <c r="E91" s="4"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1989</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="4">
         <v>42.83</v>
       </c>
       <c r="E92" s="4"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1990</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C93" s="4"/>
       <c r="D93" s="4">
         <v>44.66</v>
       </c>
       <c r="E93" s="4"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>1991</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="4">
         <v>46.84</v>
       </c>
       <c r="E94" s="4"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>1992</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4">
         <v>48.69</v>
       </c>
       <c r="E95" s="4"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>1993</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C96" s="4"/>
       <c r="D96" s="4">
         <v>49.94</v>
       </c>
       <c r="E96" s="4"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>1994</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>51.03</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1995</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C98" s="4"/>
       <c r="D98" s="4">
         <v>58.03</v>
       </c>
       <c r="E98" s="4"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>1996</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="4">
         <v>60.11</v>
       </c>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>1997</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C100" s="4"/>
       <c r="D100" s="4">
         <v>61.87</v>
       </c>
       <c r="E100" s="4"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>1998</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="4">
         <v>63.71</v>
       </c>
       <c r="E101" s="4"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>1999</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="4">
         <v>64.75</v>
       </c>
       <c r="E102" s="4"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2000</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C103" s="4"/>
       <c r="D103" s="4">
         <v>66.19</v>
       </c>
       <c r="E103" s="4"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2001</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="C104" s="4"/>
       <c r="D104" s="4">
         <v>69.95</v>
       </c>
       <c r="E104" s="4"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2002</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>10.8</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2003</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C106" s="4"/>
       <c r="D106" s="4">
         <v>11.22</v>
       </c>
       <c r="E106" s="4"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2004</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C107" s="4"/>
       <c r="D107" s="4">
         <v>11.84</v>
       </c>
       <c r="E107" s="4"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2005</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C108" s="4"/>
       <c r="D108" s="4">
         <v>12.51</v>
       </c>
       <c r="E108" s="4"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2006</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C109" s="4"/>
       <c r="D109" s="4">
         <v>13.04</v>
       </c>
       <c r="E109" s="4"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2007</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C110" s="4"/>
       <c r="D110" s="4">
         <v>13.34</v>
       </c>
       <c r="E110" s="4"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2008</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C111" s="4"/>
       <c r="D111" s="4">
         <v>13.77</v>
       </c>
       <c r="E111" s="4"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2009</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C112" s="4"/>
       <c r="D112" s="4">
         <v>14.02</v>
       </c>
       <c r="E112" s="4"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2010</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C113" s="4"/>
       <c r="D113" s="4">
         <v>14.18</v>
       </c>
       <c r="E113" s="4"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2011</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C114" s="4"/>
       <c r="D114" s="4">
         <v>14.43</v>
       </c>
       <c r="E114" s="4"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2012</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C115" s="4"/>
       <c r="D115" s="4">
         <v>14.9</v>
       </c>
       <c r="E115" s="4"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2013</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C116" s="4"/>
       <c r="D116" s="4">
         <v>15.07</v>
       </c>
       <c r="E116" s="4"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>2014</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="C117" s="4">
         <v>7100000</v>
       </c>
       <c r="D117" s="4">
         <v>15.23</v>
       </c>
-      <c r="E117" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="E117" s="4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118">
+        <v>2020</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C118" s="4"/>
+      <c r="D118" s="4">
+        <v>16.24</v>
+      </c>
+      <c r="E118" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>