--- v0 (2025-10-31)
+++ v1 (2026-09-29)
@@ -27,66 +27,66 @@
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Glace de 1m2</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Un mètre carré de glace épaisse. La "glace de 4 m2" est un exemple emblématique de Jean Fourastié.
 Source : dossiers d'inventaire de Saint-Gobain ; 1872 à 1913 (en 1872 et 1873, le prix nominal est 37F; en 1874 il est de 36F). De 1969 à 1979, catalogues Manufrance, pour des glaces ou miroirs plus petits, calcul proportionnel et peu précis.  De 2007 à 2012, prix de miroir sur La Redoute : 61*136,5 en 2007 et 2012; 60*75 en 2010 et 2011; 103*103 en 2008. Leroy-Merlin, 2014, Miroir Okaasan 70*170 (1,19 m2), blanc. 2018 : Ikéa, godmorgon, 120*96 ; 2020, Lettan.
-Le prix réel a baissé énormément de 1875 à 1913 ; il a été divisé par plus de trois, avec des à coups qui sont dus à des changements techniques ; le prix nominal a lui-même beaucoup baissé. Les prix récents ne sont pas comparables, car il s'agit de miroirs souvent encadrés ou bizautés ; leur prix réel est cependant encore bien plus faible. On est passé de près de 150 salaires horaires en 1870 à moins de 6 salaires horaires aujourd'hui.</t>
+Le prix réel a baissé énormément de 1875 à 1913 ; il a été divisé par plus de trois, avec des à coups qui sont dus à des changements techniques ; le prix nominal a lui-même beaucoup baissé. Les prix récents ne sont pas comparables, car il s'agit de miroirs souvent encadrés ou bizautés ; leur prix réel est cependant encore bien plus faible. On est passé de près de 150 salaires horaires en 1870 à de l'ordre de 6 salaires horaires aujourd'hui.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Maison</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix :Jean Fourastié opposait le prix de la glace à celui de la tapisserie. La tapisserie était moins chère que la glace au temps où Louis XIV commandait la galerie des glace ;  la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace, produit manufacturé sur lequel le progrès technique a été énorme, a vu son prix réel baisser vertigineusement.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Sous cette rubrique "Maison" figurent à la fois le mobilier et les objets usuels pour l'équipement des ménages. La plupart de ces objets quand ils restent usuels, ont vu leur prix réel baisser fortement, notamment pendant les Trente Glorieuses, mais aussi depuis.
+Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix. La plupart de des prix réels d'objets manifacturés baissent, car ces produits font l'objet d'un progrès technique important. Jean Fourastié opposait le prix de la glace à celui de la tapisserie : moins chère que la glace au temps où Louis XIV commandait la galerie des glaces, la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace a baissé vertigineusement.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -588,680 +588,680 @@
       </c>
       <c r="C3" s="4">
         <v>33</v>
       </c>
       <c r="D3" s="4">
         <v>0.22</v>
       </c>
       <c r="E3" s="4">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1877</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>31</v>
       </c>
       <c r="D4" s="4">
         <v>0.23</v>
       </c>
       <c r="E4" s="4">
-        <v>134.782609</v>
+        <v>134.78</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1878</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>28</v>
       </c>
       <c r="D5" s="4">
         <v>0.23</v>
       </c>
       <c r="E5" s="4">
-        <v>121.73913</v>
+        <v>121.74</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1879</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>27</v>
       </c>
       <c r="D6" s="4">
         <v>0.23</v>
       </c>
       <c r="E6" s="4">
-        <v>117.391304</v>
+        <v>117.39</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1880</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>27</v>
       </c>
       <c r="D7" s="4">
         <v>0.24</v>
       </c>
       <c r="E7" s="4">
         <v>112.5</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1881</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>26</v>
       </c>
       <c r="D8" s="4">
         <v>0.24</v>
       </c>
       <c r="E8" s="4">
-        <v>108.333333</v>
+        <v>108.33</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1882</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>26</v>
       </c>
       <c r="D9" s="4">
         <v>0.24</v>
       </c>
       <c r="E9" s="4">
-        <v>108.333333</v>
+        <v>108.33</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1883</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>25</v>
       </c>
       <c r="D10" s="4">
         <v>0.24</v>
       </c>
       <c r="E10" s="4">
-        <v>104.166667</v>
+        <v>104.17</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1884</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>24</v>
       </c>
       <c r="D11" s="4">
         <v>0.24</v>
       </c>
       <c r="E11" s="4">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1885</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>22</v>
       </c>
       <c r="D12" s="4">
         <v>0.24</v>
       </c>
       <c r="E12" s="4">
-        <v>91.666667</v>
+        <v>91.67</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1886</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>19</v>
       </c>
       <c r="D13" s="4">
         <v>0.24</v>
       </c>
       <c r="E13" s="4">
-        <v>79.166667</v>
+        <v>79.17</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1887</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>19</v>
       </c>
       <c r="D14" s="4">
         <v>0.24</v>
       </c>
       <c r="E14" s="4">
-        <v>79.166667</v>
+        <v>79.17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1888</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>20</v>
       </c>
       <c r="D15" s="4">
         <v>0.25</v>
       </c>
       <c r="E15" s="4">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1889</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>20</v>
       </c>
       <c r="D16" s="4">
         <v>0.25</v>
       </c>
       <c r="E16" s="4">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1890</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>21</v>
       </c>
       <c r="D17" s="4">
         <v>0.26</v>
       </c>
       <c r="E17" s="4">
-        <v>80.769231</v>
+        <v>80.77</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1891</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>21</v>
       </c>
       <c r="D18" s="4">
         <v>0.26</v>
       </c>
       <c r="E18" s="4">
-        <v>80.769231</v>
+        <v>80.77</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1892</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>16</v>
       </c>
       <c r="D19" s="4">
         <v>0.26</v>
       </c>
       <c r="E19" s="4">
-        <v>61.538462</v>
+        <v>61.54</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1893</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>15</v>
       </c>
       <c r="D20" s="4">
         <v>0.26</v>
       </c>
       <c r="E20" s="4">
-        <v>57.692308</v>
+        <v>57.69</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1894</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>14</v>
       </c>
       <c r="D21" s="4">
         <v>0.26</v>
       </c>
       <c r="E21" s="4">
-        <v>53.846154</v>
+        <v>53.85</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1895</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>15</v>
       </c>
       <c r="D22" s="4">
         <v>0.26</v>
       </c>
       <c r="E22" s="4">
-        <v>57.692308</v>
+        <v>57.69</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1896</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>17</v>
       </c>
       <c r="D23" s="4">
         <v>0.27</v>
       </c>
       <c r="E23" s="4">
-        <v>62.962963</v>
+        <v>62.96</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1897</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>17</v>
       </c>
       <c r="D24" s="4">
         <v>0.28</v>
       </c>
       <c r="E24" s="4">
-        <v>60.714286</v>
+        <v>60.71</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1898</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>17</v>
       </c>
       <c r="D25" s="4">
         <v>0.28</v>
       </c>
       <c r="E25" s="4">
-        <v>60.714286</v>
+        <v>60.71</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1899</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>17</v>
       </c>
       <c r="D26" s="4">
         <v>0.28</v>
       </c>
       <c r="E26" s="4">
-        <v>60.714286</v>
+        <v>60.71</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1900</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>19</v>
       </c>
       <c r="D27" s="4">
         <v>0.29</v>
       </c>
       <c r="E27" s="4">
-        <v>65.517241</v>
+        <v>65.52</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1901</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>15</v>
       </c>
       <c r="D28" s="4">
         <v>0.29</v>
       </c>
       <c r="E28" s="4">
-        <v>51.724138</v>
+        <v>51.72</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1902</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>14</v>
       </c>
       <c r="D29" s="4">
         <v>0.3</v>
       </c>
       <c r="E29" s="4">
-        <v>46.666667</v>
+        <v>46.67</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1903</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>14</v>
       </c>
       <c r="D30" s="4">
         <v>0.3</v>
       </c>
       <c r="E30" s="4">
-        <v>46.666667</v>
+        <v>46.67</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1904</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>13</v>
       </c>
       <c r="D31" s="4">
         <v>0.3</v>
       </c>
       <c r="E31" s="4">
-        <v>43.333333</v>
+        <v>43.33</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1905</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>14</v>
       </c>
       <c r="D32" s="4">
         <v>0.3</v>
       </c>
       <c r="E32" s="4">
-        <v>46.666667</v>
+        <v>46.67</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1906</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>13</v>
       </c>
       <c r="D33" s="4">
         <v>0.31</v>
       </c>
       <c r="E33" s="4">
-        <v>41.935484</v>
+        <v>41.94</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1907</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>15</v>
       </c>
       <c r="D34" s="4">
         <v>0.32</v>
       </c>
       <c r="E34" s="4">
-        <v>46.875</v>
+        <v>46.88</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1908</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>13</v>
       </c>
       <c r="D35" s="4">
         <v>0.32</v>
       </c>
       <c r="E35" s="4">
-        <v>40.625</v>
+        <v>40.63</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1909</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>13</v>
       </c>
       <c r="D36" s="4">
         <v>0.32</v>
       </c>
       <c r="E36" s="4">
-        <v>40.625</v>
+        <v>40.63</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1910</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>14</v>
       </c>
       <c r="D37" s="4">
         <v>0.33</v>
       </c>
       <c r="E37" s="4">
-        <v>42.424242</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1911</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>14</v>
       </c>
       <c r="D38" s="4">
         <v>0.33</v>
       </c>
       <c r="E38" s="4">
-        <v>42.424242</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1912</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>15</v>
       </c>
       <c r="D39" s="4">
         <v>0.34</v>
       </c>
       <c r="E39" s="4">
-        <v>44.117647</v>
+        <v>44.12</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1913</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>14</v>
       </c>
       <c r="D40" s="4">
         <v>0.34</v>
       </c>
       <c r="E40" s="4">
-        <v>41.176471</v>
+        <v>41.18</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1914</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>17.38</v>
       </c>
       <c r="D41" s="4">
         <v>0.34</v>
       </c>
       <c r="E41" s="4">
-        <v>51.117647</v>
+        <v>51.12</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1915</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>0.39</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1916</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>0.44</v>
@@ -1936,51 +1936,51 @@
         <v>1968</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4">
         <v>4.43</v>
       </c>
       <c r="E95" s="4"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>1969</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="4">
         <v>111.6</v>
       </c>
       <c r="D96" s="4">
         <v>4.77</v>
       </c>
       <c r="E96" s="4">
-        <v>23.396226</v>
+        <v>23.4</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>1970</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>5.02</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>1971</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C98" s="4"/>
       <c r="D98" s="4">
         <v>5.82</v>
@@ -1992,137 +1992,137 @@
         <v>1972</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="4">
         <v>6.53</v>
       </c>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>1973</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="4">
         <v>190</v>
       </c>
       <c r="D100" s="4">
         <v>7.74</v>
       </c>
       <c r="E100" s="4">
-        <v>24.547804</v>
+        <v>24.55</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>1974</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E101" s="4"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>1975</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="4">
         <v>11.3</v>
       </c>
       <c r="E102" s="4"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>1976</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C103" s="4">
         <v>376</v>
       </c>
       <c r="D103" s="4">
         <v>12.8</v>
       </c>
       <c r="E103" s="4">
-        <v>29.375</v>
+        <v>29.38</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>1977</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C104" s="4"/>
       <c r="D104" s="4">
         <v>14.32</v>
       </c>
       <c r="E104" s="4"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>1978</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.85</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>1979</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C106" s="4">
         <v>471</v>
       </c>
       <c r="D106" s="4">
         <v>16.72</v>
       </c>
       <c r="E106" s="4">
-        <v>28.169856</v>
+        <v>28.17</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>1980</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C107" s="4"/>
       <c r="D107" s="4">
         <v>21.22</v>
       </c>
       <c r="E107" s="4"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>1981</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="4"/>
       <c r="D108" s="4">
         <v>22.82</v>
@@ -2446,264 +2446,264 @@
         <v>2006</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C133" s="4"/>
       <c r="D133" s="4">
         <v>13.04</v>
       </c>
       <c r="E133" s="4"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134">
         <v>2007</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C134" s="4">
         <v>139</v>
       </c>
       <c r="D134" s="4">
         <v>13.34</v>
       </c>
       <c r="E134" s="4">
-        <v>10.41979</v>
+        <v>10.42</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135">
         <v>2008</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C135" s="4">
         <v>85</v>
       </c>
       <c r="D135" s="4">
         <v>13.77</v>
       </c>
       <c r="E135" s="4">
-        <v>6.17284</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136">
         <v>2009</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C136" s="4"/>
       <c r="D136" s="4">
         <v>14.02</v>
       </c>
       <c r="E136" s="4"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137">
         <v>2010</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C137" s="4">
         <v>59</v>
       </c>
       <c r="D137" s="4">
         <v>14.18</v>
       </c>
       <c r="E137" s="4">
-        <v>4.16079</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138">
         <v>2011</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="4">
         <v>89</v>
       </c>
       <c r="D138" s="4">
         <v>14.43</v>
       </c>
       <c r="E138" s="4">
-        <v>6.167706</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139">
         <v>2012</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C139" s="4">
         <v>359</v>
       </c>
       <c r="D139" s="4">
         <v>14.9</v>
       </c>
       <c r="E139" s="4">
-        <v>24.09396</v>
+        <v>24.09</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140">
         <v>2013</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C140" s="4"/>
       <c r="D140" s="4">
         <v>15.07</v>
       </c>
       <c r="E140" s="4"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141">
         <v>2014</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C141" s="4">
         <v>99</v>
       </c>
       <c r="D141" s="4">
         <v>15.23</v>
       </c>
       <c r="E141" s="4">
-        <v>6.500328</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142">
         <v>2015</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C142" s="4">
         <v>99</v>
       </c>
       <c r="D142" s="4">
         <v>15.38</v>
       </c>
       <c r="E142" s="4">
-        <v>6.436931</v>
+        <v>6.44</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143">
         <v>2016</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C143" s="4">
         <v>99</v>
       </c>
       <c r="D143" s="4">
         <v>15.47</v>
       </c>
       <c r="E143" s="4">
-        <v>6.399483</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144">
         <v>2017</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C144" s="4">
         <v>99</v>
       </c>
       <c r="D144" s="4">
         <v>15.62</v>
       </c>
       <c r="E144" s="4">
-        <v>6.338028</v>
+        <v>6.34</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145">
         <v>2018</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C145" s="4">
         <v>49</v>
       </c>
       <c r="D145" s="4">
         <v>15.81</v>
       </c>
       <c r="E145" s="4">
-        <v>3.099304</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146">
         <v>2019</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C146" s="4">
         <v>49</v>
       </c>
       <c r="D146" s="4">
         <v>16.05</v>
       </c>
       <c r="E146" s="4">
-        <v>3.05296</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147">
         <v>2020</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C147" s="4">
         <v>49</v>
       </c>
       <c r="D147" s="4">
         <v>16.24</v>
       </c>
       <c r="E147" s="4">
-        <v>3.017241</v>
+        <v>3.02</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">