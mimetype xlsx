--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -25,67 +25,67 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Bottes pour homme</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
-    <t>Manufrance, 1907 à 1966 : en caoutchouc vernis nor, doublées feutre, hauteur 43 cm. Le modèle disparaît en 1939; 1966 : Caoutchouc, bottes de travail et sport ; haut 24 cm ; 1979 : courtes en slush elastomère, doublé fourrure acrylique. La Redoute, 2007 : cuir ; 2008 bottines cuir lacées ; 2012 caoutchouc ; 2013 : Décathlon : bottes de chasse saulieu homme; 2015 : Solognac. La Redoute, 2016 : bottes en caoutchouc; 2017 Dunlop, doublure polaire ; 2019, bottes de pluie en caoutchouc.
+    <t>Manufrance, 1907 à 1966 : en caoutchouc vernis nor, doublées feutre, hauteur 43 cm. Le modèle disparaît en 1939; 1966 : Caoutchouc, bottes de travail et sport ; haut 24 cm ; 1979 : courtes en slush elastomère, doublé fourrure acrylique. La Redoute, 2007 : cuir ; 2008 bottines cuir lacées ; 2012 caoutchouc ; 2013 : Décathlon : bottes de chasse saulieu homme; 2015 : Solognac. La Redoute, 2016 : bottes en caoutchouc; 2017 Dunlop, doublure polaire ; 2019, bottes de pluis en caoutchouc.
 Le prix réel d'une paire de bottes en caoutchouc  a été divisé par près de 100 sur un siècle.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Vêtements</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
 Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-Les renseignements les plus anciens sur les vêtements proviennent des catalogues Manufrance ou de données de l'INSEE. Depuis ils viennent des catalogues Damart ou La Redoute. Dans la période récente, les produits font souvent l'objet de baisses destinées à leur promotion : on peut admettre que des variations allant jusqu'à 30% d'une année sur l'autre ne sont pas significatives.
-Dans l'ensemble, les prix réels sont très bas par rapport à ce qu'ils étaient au début du vingtième siècle : le progrès technique joue un rôle important dans la fabrication ; les périodes de baisse se situent surtout au début des années 1900 et pendant les Trente Glorieuses, et, semble-t-il, depuis environ 2010. En conséquence, la manière de s'habiller change : autrefois certains vêtements duraient presque toute la vie ; aujourd'hui on en change souvent.</t>
+Les renseignements les plus anciens proviennent des catalogues Manufrance ou de données de l'INSEE. Depuis ils viennent des catalogues Damart ou La Redoute. Dans la période récente, les produits font souvent l'objet de baisses destinées à leur promotion : on peut admettre que des variations allant jusqu'à 30% d'une année sur l'autre ne sont pas significatives.
+Dans l'ensemble, les prix réels sont très bas par rapport à ce qu'ils étaient au début du vingtième siècle : le progrès technique joue un rôle important dans la fabrication ; les périodes de baisse se situent surtout au début des années 1900 et pendant les Trente Glorieuses, et, semble-t-il, depuis environ 2010.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,119 +553,119 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1907</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>35</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
-        <v>109.375</v>
+        <v>109.38</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1908</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>35</v>
       </c>
       <c r="D3" s="4">
         <v>0.32</v>
       </c>
       <c r="E3" s="4">
-        <v>109.375</v>
+        <v>109.38</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1909</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>35</v>
       </c>
       <c r="D4" s="4">
         <v>0.32</v>
       </c>
       <c r="E4" s="4">
-        <v>109.375</v>
+        <v>109.38</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1910</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>42</v>
       </c>
       <c r="D5" s="4">
         <v>0.33</v>
       </c>
       <c r="E5" s="4">
-        <v>127.272727</v>
+        <v>127.27</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1911</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>37</v>
       </c>
       <c r="D6" s="4">
         <v>0.33</v>
       </c>
       <c r="E6" s="4">
-        <v>112.121212</v>
+        <v>112.12</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1912</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>34</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1913</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
@@ -771,349 +771,349 @@
         <v>1920</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>1.81</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1921</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>70</v>
       </c>
       <c r="D16" s="4">
         <v>1.67</v>
       </c>
       <c r="E16" s="4">
-        <v>41.916168</v>
+        <v>41.92</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1922</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>1.69</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1923</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>1.77</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1924</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>79</v>
       </c>
       <c r="D19" s="4">
         <v>1.94</v>
       </c>
       <c r="E19" s="4">
-        <v>40.721649</v>
+        <v>40.72</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1925</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>84</v>
       </c>
       <c r="D20" s="4">
         <v>2.12</v>
       </c>
       <c r="E20" s="4">
-        <v>39.622642</v>
+        <v>39.62</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1926</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>150</v>
       </c>
       <c r="D21" s="4">
         <v>2.47</v>
       </c>
       <c r="E21" s="4">
-        <v>60.728745</v>
+        <v>60.73</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1927</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>120</v>
       </c>
       <c r="D22" s="4">
         <v>2.58</v>
       </c>
       <c r="E22" s="4">
-        <v>46.511628</v>
+        <v>46.51</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1928</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>105</v>
       </c>
       <c r="D23" s="4">
         <v>2.72</v>
       </c>
       <c r="E23" s="4">
-        <v>38.602941</v>
+        <v>38.6</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1929</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>110</v>
       </c>
       <c r="D24" s="4">
         <v>3.02</v>
       </c>
       <c r="E24" s="4">
-        <v>36.423841</v>
+        <v>36.42</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1930</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>110</v>
       </c>
       <c r="D25" s="4">
         <v>3.33</v>
       </c>
       <c r="E25" s="4">
-        <v>33.033033</v>
+        <v>33.03</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1931</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>105</v>
       </c>
       <c r="D26" s="4">
         <v>3.3</v>
       </c>
       <c r="E26" s="4">
-        <v>31.818182</v>
+        <v>31.82</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1932</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>95</v>
       </c>
       <c r="D27" s="4">
         <v>3.19</v>
       </c>
       <c r="E27" s="4">
-        <v>29.780564</v>
+        <v>29.78</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1933</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>110</v>
       </c>
       <c r="D28" s="4">
         <v>3.06</v>
       </c>
       <c r="E28" s="4">
-        <v>35.947712</v>
+        <v>35.95</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1934</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>110</v>
       </c>
       <c r="D29" s="4">
         <v>3.1</v>
       </c>
       <c r="E29" s="4">
-        <v>35.483871</v>
+        <v>35.48</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1935</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>90</v>
       </c>
       <c r="D30" s="4">
         <v>3.15</v>
       </c>
       <c r="E30" s="4">
-        <v>28.571429</v>
+        <v>28.57</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1936</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>90</v>
       </c>
       <c r="D31" s="4">
         <v>3.97</v>
       </c>
       <c r="E31" s="4">
-        <v>22.670025</v>
+        <v>22.67</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1937</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>135</v>
       </c>
       <c r="D32" s="4">
         <v>5.32</v>
       </c>
       <c r="E32" s="4">
-        <v>25.37594</v>
+        <v>25.38</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1938</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>125</v>
       </c>
       <c r="D33" s="4">
         <v>5.9</v>
       </c>
       <c r="E33" s="4">
-        <v>21.186441</v>
+        <v>21.19</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1939</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>125</v>
       </c>
       <c r="D34" s="4">
         <v>5.95</v>
       </c>
       <c r="E34" s="4">
-        <v>21.008403</v>
+        <v>21.01</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1940</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4">
         <v>6.1</v>
       </c>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1941</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>7.33</v>
@@ -1424,94 +1424,94 @@
         <v>1965</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>3.36</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1966</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4">
         <v>79</v>
       </c>
       <c r="D61" s="4">
         <v>3.56</v>
       </c>
       <c r="E61" s="4">
-        <v>22.191011</v>
+        <v>22.19</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1967</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>3.74</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1968</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>4.43</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1969</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>89.5</v>
       </c>
       <c r="D64" s="4">
         <v>4.77</v>
       </c>
       <c r="E64" s="4">
-        <v>18.763103</v>
+        <v>18.76</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1970</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>5.02</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1971</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>5.82</v>
@@ -1523,137 +1523,137 @@
         <v>1972</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>6.53</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1973</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4">
         <v>91.5</v>
       </c>
       <c r="D68" s="4">
         <v>7.74</v>
       </c>
       <c r="E68" s="4">
-        <v>11.821705</v>
+        <v>11.82</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1974</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1975</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>11.3</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1976</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4">
         <v>119</v>
       </c>
       <c r="D71" s="4">
         <v>12.8</v>
       </c>
       <c r="E71" s="4">
-        <v>9.296875</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1977</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>14.32</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1978</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="4">
         <v>14.85</v>
       </c>
       <c r="E73" s="4"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1979</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4">
         <v>119</v>
       </c>
       <c r="D74" s="4">
         <v>16.72</v>
       </c>
       <c r="E74" s="4">
-        <v>7.117225</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1980</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>21.22</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1981</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4"/>
       <c r="D76" s="4">
         <v>22.82</v>
@@ -1977,68 +1977,68 @@
         <v>2006</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="4">
         <v>13.04</v>
       </c>
       <c r="E101" s="4"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2007</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>160</v>
       </c>
       <c r="D102" s="4">
         <v>13.34</v>
       </c>
       <c r="E102" s="4">
-        <v>11.994003</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2008</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>99.90000000000001</v>
       </c>
       <c r="D103" s="4">
         <v>13.77</v>
       </c>
       <c r="E103" s="4">
-        <v>7.254902</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2009</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4"/>
       <c r="D104" s="4">
         <v>14.02</v>
       </c>
       <c r="E104" s="4"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2010</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.18</v>
@@ -2050,187 +2050,187 @@
         <v>2011</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4"/>
       <c r="D106" s="4">
         <v>14.43</v>
       </c>
       <c r="E106" s="4"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2012</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>80</v>
       </c>
       <c r="D107" s="4">
         <v>14.9</v>
       </c>
       <c r="E107" s="4">
-        <v>5.369128</v>
+        <v>5.37</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2013</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>79.95</v>
       </c>
       <c r="D108" s="4">
         <v>15.07</v>
       </c>
       <c r="E108" s="4">
-        <v>5.305242</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2014</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>79.95</v>
       </c>
       <c r="D109" s="4">
         <v>15.23</v>
       </c>
       <c r="E109" s="4">
-        <v>5.249508</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2015</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>69.95</v>
       </c>
       <c r="D110" s="4">
         <v>15.38</v>
       </c>
       <c r="E110" s="4">
-        <v>4.548114</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2016</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>28.71</v>
       </c>
       <c r="D111" s="4">
         <v>15.47</v>
       </c>
       <c r="E111" s="4">
-        <v>1.85585</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2017</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>29.9</v>
       </c>
       <c r="D112" s="4">
         <v>15.62</v>
       </c>
       <c r="E112" s="4">
-        <v>1.914213</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2018</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>30.35</v>
       </c>
       <c r="D113" s="4">
         <v>15.81</v>
       </c>
       <c r="E113" s="4">
-        <v>1.919671</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2019</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>17.99</v>
       </c>
       <c r="D114" s="4">
         <v>16.05</v>
       </c>
       <c r="E114" s="4">
-        <v>1.120872</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2020</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>25.99</v>
       </c>
       <c r="D115" s="4">
         <v>16.24</v>
       </c>
       <c r="E115" s="4">
-        <v>1.600369</v>
+        <v>1.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">