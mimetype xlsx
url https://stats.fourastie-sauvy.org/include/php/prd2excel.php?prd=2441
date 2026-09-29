--- v0 (2025-11-02)
+++ v1 (2026-09-29)
@@ -40,52 +40,52 @@
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Robe de fillette</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1914 à 1957 : 8 à 10 ans, lainage fantaisie ; INSEE, 1975 à 1991 : robe chasuble, jersey synth 8 ans ; 1976 : robe coton 6 ans. La Redoute, 2007 : 6 ans; 2018, avec manches.
 Le prix réel a été divisé par près de 30 depuis 1914 .</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Vêtements</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
 Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-Les renseignements les plus anciens sur les vêtements proviennent des catalogues Manufrance ou de données de l'INSEE. Depuis ils viennent des catalogues Damart ou La Redoute. Dans la période récente, les produits font souvent l'objet de baisses destinées à leur promotion : on peut admettre que des variations allant jusqu'à 30% d'une année sur l'autre ne sont pas significatives.
-Dans l'ensemble, les prix réels sont très bas par rapport à ce qu'ils étaient au début du vingtième siècle : le progrès technique joue un rôle important dans la fabrication ; les périodes de baisse se situent surtout au début des années 1900 et pendant les Trente Glorieuses, et, semble-t-il, depuis environ 2010. En conséquence, la manière de s'habiller change : autrefois certains vêtements duraient presque toute la vie ; aujourd'hui on en change souvent.</t>
+Les renseignements les plus anciens proviennent des catalogues Manufrance ou de données de l'INSEE. Depuis ils viennent des catalogues Damart ou La Redoute. Dans la période récente, les produits font souvent l'objet de baisses destinées à leur promotion : on peut admettre que des variations allant jusqu'à 30% d'une année sur l'autre ne sont pas significatives.
+Dans l'ensemble, les prix réels sont très bas par rapport à ce qu'ils étaient au début du vingtième siècle : le progrès technique joue un rôle important dans la fabrication ; les périodes de baisse se situent surtout au début des années 1900 et pendant les Trente Glorieuses, et, semble-t-il, depuis environ 2010.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,51 +553,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1914</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>12</v>
       </c>
       <c r="D2" s="4">
         <v>0.34</v>
       </c>
       <c r="E2" s="4">
-        <v>35.294118</v>
+        <v>35.29</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1915</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.39</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1916</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.44</v>
@@ -635,680 +635,680 @@
         <v>1919</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>1</v>
       </c>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1920</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>51.5</v>
       </c>
       <c r="D8" s="4">
         <v>1.81</v>
       </c>
       <c r="E8" s="4">
-        <v>28.453039</v>
+        <v>28.45</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1921</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>40.5</v>
       </c>
       <c r="D9" s="4">
         <v>1.67</v>
       </c>
       <c r="E9" s="4">
-        <v>24.251497</v>
+        <v>24.25</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1922</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>33.25</v>
       </c>
       <c r="D10" s="4">
         <v>1.69</v>
       </c>
       <c r="E10" s="4">
-        <v>19.674556</v>
+        <v>19.67</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1923</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>40</v>
       </c>
       <c r="D11" s="4">
         <v>1.77</v>
       </c>
       <c r="E11" s="4">
-        <v>22.59887</v>
+        <v>22.6</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1924</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>50</v>
       </c>
       <c r="D12" s="4">
         <v>1.94</v>
       </c>
       <c r="E12" s="4">
-        <v>25.773196</v>
+        <v>25.77</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1925</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>54</v>
       </c>
       <c r="D13" s="4">
         <v>2.12</v>
       </c>
       <c r="E13" s="4">
-        <v>25.471698</v>
+        <v>25.47</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1926</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>67</v>
       </c>
       <c r="D14" s="4">
         <v>2.47</v>
       </c>
       <c r="E14" s="4">
-        <v>27.125506</v>
+        <v>27.13</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1927</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>65</v>
       </c>
       <c r="D15" s="4">
         <v>2.58</v>
       </c>
       <c r="E15" s="4">
-        <v>25.193798</v>
+        <v>25.19</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1928</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>65</v>
       </c>
       <c r="D16" s="4">
         <v>2.72</v>
       </c>
       <c r="E16" s="4">
-        <v>23.897059</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1929</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>65</v>
       </c>
       <c r="D17" s="4">
         <v>3.02</v>
       </c>
       <c r="E17" s="4">
-        <v>21.523179</v>
+        <v>21.52</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1930</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>65</v>
       </c>
       <c r="D18" s="4">
         <v>3.33</v>
       </c>
       <c r="E18" s="4">
-        <v>19.51952</v>
+        <v>19.52</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1931</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>57.8</v>
       </c>
       <c r="D19" s="4">
         <v>3.3</v>
       </c>
       <c r="E19" s="4">
-        <v>17.515152</v>
+        <v>17.52</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1932</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>55</v>
       </c>
       <c r="D20" s="4">
         <v>3.19</v>
       </c>
       <c r="E20" s="4">
-        <v>17.241379</v>
+        <v>17.24</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1933</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>55</v>
       </c>
       <c r="D21" s="4">
         <v>3.06</v>
       </c>
       <c r="E21" s="4">
-        <v>17.973856</v>
+        <v>17.97</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1934</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>55</v>
       </c>
       <c r="D22" s="4">
         <v>3.1</v>
       </c>
       <c r="E22" s="4">
-        <v>17.741935</v>
+        <v>17.74</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1935</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>55</v>
       </c>
       <c r="D23" s="4">
         <v>3.15</v>
       </c>
       <c r="E23" s="4">
-        <v>17.460317</v>
+        <v>17.46</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1936</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>62.5</v>
       </c>
       <c r="D24" s="4">
         <v>3.97</v>
       </c>
       <c r="E24" s="4">
-        <v>15.743073</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1937</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>87.8</v>
       </c>
       <c r="D25" s="4">
         <v>5.32</v>
       </c>
       <c r="E25" s="4">
-        <v>16.503759</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1938</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>91.25</v>
       </c>
       <c r="D26" s="4">
         <v>5.9</v>
       </c>
       <c r="E26" s="4">
-        <v>15.466102</v>
+        <v>15.47</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1939</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>90</v>
       </c>
       <c r="D27" s="4">
         <v>5.95</v>
       </c>
       <c r="E27" s="4">
-        <v>15.12605</v>
+        <v>15.13</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1940</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>146</v>
       </c>
       <c r="D28" s="4">
         <v>6.1</v>
       </c>
       <c r="E28" s="4">
-        <v>23.934426</v>
+        <v>23.93</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1941</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>180</v>
       </c>
       <c r="D29" s="4">
         <v>7.33</v>
       </c>
       <c r="E29" s="4">
-        <v>24.556617</v>
+        <v>24.56</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1942</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>338.75</v>
       </c>
       <c r="D30" s="4">
         <v>7.96</v>
       </c>
       <c r="E30" s="4">
-        <v>42.556533</v>
+        <v>42.56</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1943</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>468.75</v>
       </c>
       <c r="D31" s="4">
         <v>8.82</v>
       </c>
       <c r="E31" s="4">
-        <v>53.146259</v>
+        <v>53.15</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1944</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>575</v>
       </c>
       <c r="D32" s="4">
         <v>11.69</v>
       </c>
       <c r="E32" s="4">
-        <v>49.18734</v>
+        <v>49.19</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1945</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>1100</v>
       </c>
       <c r="D33" s="4">
         <v>21.49</v>
       </c>
       <c r="E33" s="4">
-        <v>51.186598</v>
+        <v>51.19</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1946</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>1325</v>
       </c>
       <c r="D34" s="4">
         <v>29.45</v>
       </c>
       <c r="E34" s="4">
-        <v>44.991511</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1947</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>1525</v>
       </c>
       <c r="D35" s="4">
         <v>39.33</v>
       </c>
       <c r="E35" s="4">
-        <v>38.774472</v>
+        <v>38.77</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1948</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>2225</v>
       </c>
       <c r="D36" s="4">
         <v>61.58</v>
       </c>
       <c r="E36" s="4">
-        <v>36.131861</v>
+        <v>36.13</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1949</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>2525</v>
       </c>
       <c r="D37" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E37" s="4">
-        <v>34.269815</v>
+        <v>34.27</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1950</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>2300</v>
       </c>
       <c r="D38" s="4">
         <v>81.88</v>
       </c>
       <c r="E38" s="4">
-        <v>28.089888</v>
+        <v>28.09</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1951</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>2813</v>
       </c>
       <c r="D39" s="4">
         <v>110.25</v>
       </c>
       <c r="E39" s="4">
-        <v>25.514739</v>
+        <v>25.51</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1952</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>2850</v>
       </c>
       <c r="D40" s="4">
         <v>132.5</v>
       </c>
       <c r="E40" s="4">
-        <v>21.509434</v>
+        <v>21.51</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1953</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>2800</v>
       </c>
       <c r="D41" s="4">
         <v>135.25</v>
       </c>
       <c r="E41" s="4">
-        <v>20.702403</v>
+        <v>20.7</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1954</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>2970</v>
       </c>
       <c r="D42" s="4">
         <v>144.75</v>
       </c>
       <c r="E42" s="4">
-        <v>20.518135</v>
+        <v>20.52</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1955</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>3095</v>
       </c>
       <c r="D43" s="4">
         <v>155.75</v>
       </c>
       <c r="E43" s="4">
-        <v>19.871589</v>
+        <v>19.87</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1956</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>3140</v>
       </c>
       <c r="D44" s="4">
         <v>170</v>
       </c>
       <c r="E44" s="4">
-        <v>18.470588</v>
+        <v>18.47</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1957</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>3378</v>
       </c>
       <c r="D45" s="4">
         <v>180.5</v>
       </c>
       <c r="E45" s="4">
-        <v>18.714681</v>
+        <v>18.71</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1958</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4">
         <v>207.5</v>
       </c>
       <c r="E46" s="4"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1959</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>221</v>
@@ -1502,323 +1502,323 @@
         <v>1974</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1975</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>74.5</v>
       </c>
       <c r="D63" s="4">
         <v>11.3</v>
       </c>
       <c r="E63" s="4">
-        <v>6.59292</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1976</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>88.8</v>
       </c>
       <c r="D64" s="4">
         <v>12.8</v>
       </c>
       <c r="E64" s="4">
-        <v>6.9375</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1977</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>97.65000000000001</v>
       </c>
       <c r="D65" s="4">
         <v>14.32</v>
       </c>
       <c r="E65" s="4">
-        <v>6.819134</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1978</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>113.88</v>
       </c>
       <c r="D66" s="4">
         <v>14.85</v>
       </c>
       <c r="E66" s="4">
-        <v>7.668687</v>
+        <v>7.67</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1979</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4">
         <v>134.14</v>
       </c>
       <c r="D67" s="4">
         <v>16.72</v>
       </c>
       <c r="E67" s="4">
-        <v>8.022727</v>
+        <v>8.02</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1980</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4">
         <v>147.63</v>
       </c>
       <c r="D68" s="4">
         <v>21.22</v>
       </c>
       <c r="E68" s="4">
-        <v>6.957116</v>
+        <v>6.96</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1981</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>159.57</v>
       </c>
       <c r="D69" s="4">
         <v>22.82</v>
       </c>
       <c r="E69" s="4">
-        <v>6.99255</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1982</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4">
         <v>172.18</v>
       </c>
       <c r="D70" s="4">
         <v>27.8</v>
       </c>
       <c r="E70" s="4">
-        <v>6.193525</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1983</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4">
         <v>188.97</v>
       </c>
       <c r="D71" s="4">
         <v>31.18</v>
       </c>
       <c r="E71" s="4">
-        <v>6.060616</v>
+        <v>6.06</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1984</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>199.13</v>
       </c>
       <c r="D72" s="4">
         <v>34.12</v>
       </c>
       <c r="E72" s="4">
-        <v>5.836166</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1985</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4">
         <v>216.81</v>
       </c>
       <c r="D73" s="4">
         <v>36.89</v>
       </c>
       <c r="E73" s="4">
-        <v>5.877202</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1986</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4">
         <v>232.75</v>
       </c>
       <c r="D74" s="4">
         <v>38.47</v>
       </c>
       <c r="E74" s="4">
-        <v>6.050169</v>
+        <v>6.05</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1987</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4">
         <v>239.89</v>
       </c>
       <c r="D75" s="4">
         <v>40.02</v>
       </c>
       <c r="E75" s="4">
-        <v>5.994253</v>
+        <v>5.99</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1988</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>236.93</v>
       </c>
       <c r="D76" s="4">
         <v>41.11</v>
       </c>
       <c r="E76" s="4">
-        <v>5.763318</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1989</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4">
         <v>253.91</v>
       </c>
       <c r="D77" s="4">
         <v>42.83</v>
       </c>
       <c r="E77" s="4">
-        <v>5.928321</v>
+        <v>5.93</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1990</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4">
         <v>268.37</v>
       </c>
       <c r="D78" s="4">
         <v>44.66</v>
       </c>
       <c r="E78" s="4">
-        <v>6.00918</v>
+        <v>6.01</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1991</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="4">
         <v>275.19</v>
       </c>
       <c r="D79" s="4">
         <v>46.84</v>
       </c>
       <c r="E79" s="4">
-        <v>5.875107</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1992</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4"/>
       <c r="D80" s="4">
         <v>48.69</v>
       </c>
       <c r="E80" s="4"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1993</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4"/>
       <c r="D81" s="4">
         <v>49.94</v>
@@ -1986,268 +1986,268 @@
         <v>2006</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="4">
         <v>13.04</v>
       </c>
       <c r="E94" s="4"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>2007</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C95" s="4">
         <v>17</v>
       </c>
       <c r="D95" s="4">
         <v>13.34</v>
       </c>
       <c r="E95" s="4">
-        <v>1.274363</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>2008</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C96" s="4">
         <v>30.9</v>
       </c>
       <c r="D96" s="4">
         <v>13.77</v>
       </c>
       <c r="E96" s="4">
-        <v>2.244009</v>
+        <v>2.24</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>2009</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>14.02</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2010</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>15.9</v>
       </c>
       <c r="D98" s="4">
         <v>14.18</v>
       </c>
       <c r="E98" s="4">
-        <v>1.121298</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2011</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4">
         <v>17.9</v>
       </c>
       <c r="D99" s="4">
         <v>14.43</v>
       </c>
       <c r="E99" s="4">
-        <v>1.240471</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2012</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4">
         <v>19.99</v>
       </c>
       <c r="D100" s="4">
         <v>14.9</v>
       </c>
       <c r="E100" s="4">
-        <v>1.341611</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2013</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>16.09</v>
       </c>
       <c r="D101" s="4">
         <v>15.07</v>
       </c>
       <c r="E101" s="4">
-        <v>1.067684</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2014</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>13.49</v>
       </c>
       <c r="D102" s="4">
         <v>15.23</v>
       </c>
       <c r="E102" s="4">
-        <v>0.885752</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2015</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>12.99</v>
       </c>
       <c r="D103" s="4">
         <v>15.38</v>
       </c>
       <c r="E103" s="4">
-        <v>0.844603</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2016</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>9.99</v>
       </c>
       <c r="D104" s="4">
         <v>15.47</v>
       </c>
       <c r="E104" s="4">
-        <v>0.645766</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2017</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4">
         <v>9.99</v>
       </c>
       <c r="D105" s="4">
         <v>15.62</v>
       </c>
       <c r="E105" s="4">
-        <v>0.6395650000000001</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2018</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>9.6</v>
       </c>
       <c r="D106" s="4">
         <v>15.81</v>
       </c>
       <c r="E106" s="4">
-        <v>0.6072109999999999</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2019</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>7.99</v>
       </c>
       <c r="D107" s="4">
         <v>16.05</v>
       </c>
       <c r="E107" s="4">
-        <v>0.497819</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2020</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>10.39</v>
       </c>
       <c r="D108" s="4">
         <v>16.24</v>
       </c>
       <c r="E108" s="4">
-        <v>0.639778</v>
+        <v>0.64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">