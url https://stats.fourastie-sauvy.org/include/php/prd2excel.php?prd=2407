--- v0 (2025-10-31)
+++ v1 (2026-09-29)
@@ -26,65 +26,66 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Gant de massage</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, gant de crin :  blanc en 1910, gris depuis 1925, tricoté à mailles serrées, qualité courante jusqu'en 1937, qualité extra en 1952, seule qualité en 1955; 1960 : crin blanc ; 1966 à 1973 : gant de friction. Amazon, 2013 : Gant de crin de cheval véritable (la Savonnerie parisienne) ; Sanodiane, 2014, gant de crin et de sisal; 2015 : crin de cheval, blanc. La Redoute : 2016, Gant de massage, Sisal éponge ; 2017, gant de massage à billles (?); 2018, gant de massage ; 2019, Appeg Gant Crin Chevaux 19 (à partir de la Redoute); 2020, chanvre.
-Le prix réel est à la baisse depuis 1909. L'évolution irrégulière actuelle tient à la difficulté de trouver des gants réellement en crin.</t>
+Le prix réel est à la baisse depuis 1909. L'évolution irrégulière actuelle tient à la difficulté de trouver des gants réllement en crin.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Toilette et soins</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-Les prix des objets de toilette proviennent souvent des catalogues Manufrance pour la période ancienne, et d'autres catalogues comme celui de La Redoute depuis. La plupart de ces produits ont des prix réels décroissants, mais certains deviennent caduques ; nous leur substituons progressivement des produits plus modernes dont le prix réel est en général inférieur à celui des produits anciens des années soixante.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Les prix proviennent souvent des catalogues Manufrance pour la période ancienne, et d'autres catalogues comme celui de La Redoute depuis.
+La plupart ont des prix réels décroissants, mais certains deviennent caduques ; nous leur substituons progressivement des produits plus modernes dont le prix réel est en général inférieur à celui des produits anciens des années soixante.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -552,136 +553,136 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1909</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
-        <v>3.125</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>3.030303</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>3.030303</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>1.25</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>3.676471</v>
+        <v>3.68</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1.25</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>3.676471</v>
+        <v>3.68</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1914</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1.25</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>3.676471</v>
+        <v>3.68</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1915</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.39</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1916</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.44</v>
@@ -719,374 +720,374 @@
         <v>1919</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>1</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1920</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>4.2</v>
       </c>
       <c r="D13" s="4">
         <v>1.81</v>
       </c>
       <c r="E13" s="4">
-        <v>2.320442</v>
+        <v>2.32</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1921</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>5.3</v>
       </c>
       <c r="D14" s="4">
         <v>1.67</v>
       </c>
       <c r="E14" s="4">
-        <v>3.173653</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1922</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>6</v>
       </c>
       <c r="D15" s="4">
         <v>1.69</v>
       </c>
       <c r="E15" s="4">
-        <v>3.550296</v>
+        <v>3.55</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1923</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>5.5</v>
       </c>
       <c r="D16" s="4">
         <v>1.77</v>
       </c>
       <c r="E16" s="4">
-        <v>3.107345</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1924</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>5.5</v>
       </c>
       <c r="D17" s="4">
         <v>1.94</v>
       </c>
       <c r="E17" s="4">
-        <v>2.835052</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1925</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>5.5</v>
       </c>
       <c r="D18" s="4">
         <v>2.12</v>
       </c>
       <c r="E18" s="4">
-        <v>2.59434</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1926</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>10</v>
       </c>
       <c r="D19" s="4">
         <v>2.47</v>
       </c>
       <c r="E19" s="4">
-        <v>4.048583</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1927</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>15</v>
       </c>
       <c r="D20" s="4">
         <v>2.58</v>
       </c>
       <c r="E20" s="4">
-        <v>5.813953</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1928</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>9.9</v>
       </c>
       <c r="D21" s="4">
         <v>2.72</v>
       </c>
       <c r="E21" s="4">
-        <v>3.639706</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1929</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>11</v>
       </c>
       <c r="D22" s="4">
         <v>3.02</v>
       </c>
       <c r="E22" s="4">
-        <v>3.642384</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>15</v>
       </c>
       <c r="D23" s="4">
         <v>3.33</v>
       </c>
       <c r="E23" s="4">
-        <v>4.504505</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1931</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>19</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
       <c r="E24" s="4">
-        <v>5.757576</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1932</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>15</v>
       </c>
       <c r="D25" s="4">
         <v>3.19</v>
       </c>
       <c r="E25" s="4">
-        <v>4.702194</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>15</v>
       </c>
       <c r="D26" s="4">
         <v>3.06</v>
       </c>
       <c r="E26" s="4">
-        <v>4.901961</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>13.5</v>
       </c>
       <c r="D27" s="4">
         <v>3.1</v>
       </c>
       <c r="E27" s="4">
-        <v>4.354839</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1935</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>12.5</v>
       </c>
       <c r="D28" s="4">
         <v>3.15</v>
       </c>
       <c r="E28" s="4">
-        <v>3.968254</v>
+        <v>3.97</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1936</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>13</v>
       </c>
       <c r="D29" s="4">
         <v>3.97</v>
       </c>
       <c r="E29" s="4">
-        <v>3.274559</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1937</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>16</v>
       </c>
       <c r="D30" s="4">
         <v>5.32</v>
       </c>
       <c r="E30" s="4">
-        <v>3.007519</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1938</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>20</v>
       </c>
       <c r="D31" s="4">
         <v>5.9</v>
       </c>
       <c r="E31" s="4">
-        <v>3.389831</v>
+        <v>3.39</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1939</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>20</v>
       </c>
       <c r="D32" s="4">
         <v>5.95</v>
       </c>
       <c r="E32" s="4">
-        <v>3.361345</v>
+        <v>3.36</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>6.1</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1941</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
         <v>7.33</v>
@@ -1176,238 +1177,238 @@
         <v>1948</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="4">
         <v>61.58</v>
       </c>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1949</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>508</v>
       </c>
       <c r="D42" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E42" s="4">
-        <v>6.89468</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1950</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>320</v>
       </c>
       <c r="D43" s="4">
         <v>81.88</v>
       </c>
       <c r="E43" s="4">
-        <v>3.908158</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1951</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>585</v>
       </c>
       <c r="D44" s="4">
         <v>110.25</v>
       </c>
       <c r="E44" s="4">
-        <v>5.306122</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>585</v>
       </c>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4">
-        <v>4.415094</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>560</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>4.140481</v>
+        <v>4.14</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>560</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>3.868739</v>
+        <v>3.87</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1955</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>560</v>
       </c>
       <c r="D48" s="4">
         <v>155.75</v>
       </c>
       <c r="E48" s="4">
-        <v>3.595506</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1956</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>595</v>
       </c>
       <c r="D49" s="4">
         <v>170</v>
       </c>
       <c r="E49" s="4">
         <v>3.5</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1957</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>615</v>
       </c>
       <c r="D50" s="4">
         <v>180.5</v>
       </c>
       <c r="E50" s="4">
-        <v>3.407202</v>
+        <v>3.41</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1958</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>640</v>
       </c>
       <c r="D51" s="4">
         <v>207.5</v>
       </c>
       <c r="E51" s="4">
-        <v>3.084337</v>
+        <v>3.08</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>760</v>
       </c>
       <c r="D52" s="4">
         <v>221</v>
       </c>
       <c r="E52" s="4">
-        <v>3.438914</v>
+        <v>3.44</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1960</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>8.25</v>
       </c>
       <c r="D53" s="4">
         <v>2.35</v>
       </c>
       <c r="E53" s="4">
-        <v>3.510638</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1961</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>2.5</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1962</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>2.75</v>
@@ -1445,94 +1446,94 @@
         <v>1965</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>3.36</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1966</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>11.3</v>
       </c>
       <c r="D59" s="4">
         <v>3.56</v>
       </c>
       <c r="E59" s="4">
-        <v>3.174157</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1967</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>3.74</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1968</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>4.43</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1969</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>15</v>
       </c>
       <c r="D62" s="4">
         <v>4.77</v>
       </c>
       <c r="E62" s="4">
-        <v>3.144654</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1970</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>5.02</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1971</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>5.82</v>
@@ -1544,51 +1545,51 @@
         <v>1972</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>6.53</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1973</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>28.9</v>
       </c>
       <c r="D66" s="4">
         <v>7.74</v>
       </c>
       <c r="E66" s="4">
-        <v>3.73385</v>
+        <v>3.73</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1974</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1975</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>11.3</v>
@@ -2068,170 +2069,170 @@
         <v>2012</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.9</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>37</v>
       </c>
       <c r="D106" s="4">
         <v>15.07</v>
       </c>
       <c r="E106" s="4">
-        <v>2.455209</v>
+        <v>2.46</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2014</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>25.14</v>
       </c>
       <c r="D107" s="4">
         <v>15.23</v>
       </c>
       <c r="E107" s="4">
-        <v>1.650689</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2015</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>17.78</v>
       </c>
       <c r="D108" s="4">
         <v>15.38</v>
       </c>
       <c r="E108" s="4">
-        <v>1.156047</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2016</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>6.9</v>
       </c>
       <c r="D109" s="4">
         <v>15.47</v>
       </c>
       <c r="E109" s="4">
-        <v>0.446025</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2017</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>16.99</v>
       </c>
       <c r="D110" s="4">
         <v>15.62</v>
       </c>
       <c r="E110" s="4">
-        <v>1.087708</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>5.3</v>
       </c>
       <c r="D111" s="4">
         <v>15.81</v>
       </c>
       <c r="E111" s="4">
-        <v>0.335231</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2019</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>18.95</v>
       </c>
       <c r="D112" s="4">
         <v>16.05</v>
       </c>
       <c r="E112" s="4">
-        <v>1.180685</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2020</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>7.9</v>
       </c>
       <c r="D113" s="4">
         <v>16.24</v>
       </c>
       <c r="E113" s="4">
-        <v>0.486453</v>
+        <v>0.49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">