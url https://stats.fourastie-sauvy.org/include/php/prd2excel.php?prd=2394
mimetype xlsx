--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,52 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Brosse à dents</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1899 à 1969 : soie ; nylon à partir de 1949. 2013 : Franprix. Monoprix : 2015, la moins chère, par 4.
 Le prix réel a beaucoup baissé depuis 1899; il a été divisé par près de 100.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Toilette et soins</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-Les prix des objets de toilette proviennent souvent des catalogues Manufrance pour la période ancienne, et d'autres catalogues comme celui de La Redoute depuis. La plupart de ces produits ont des prix réels décroissants, mais certains deviennent caduques ; nous leur substituons progressivement des produits plus modernes dont le prix réel est en général inférieur à celui des produits anciens des années soixante.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Les prix proviennent souvent des catalogues Manufrance pour la période ancienne, et d'autres catalogues comme celui de La Redoute depuis.
+La plupart ont des prix réels décroissants, mais certains deviennent caduques ; nous leur substituons progressivement des produits plus modernes dont le prix réel est en général inférieur à celui des produits anciens des années soixante.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -552,306 +553,306 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1899</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>0.75</v>
       </c>
       <c r="D2" s="4">
         <v>0.28</v>
       </c>
       <c r="E2" s="4">
-        <v>2.678571</v>
+        <v>2.68</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1900</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>0.75</v>
       </c>
       <c r="D3" s="4">
         <v>0.29</v>
       </c>
       <c r="E3" s="4">
-        <v>2.586207</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1901</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>0.8</v>
       </c>
       <c r="D4" s="4">
         <v>0.29</v>
       </c>
       <c r="E4" s="4">
-        <v>2.758621</v>
+        <v>2.76</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1902</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>0.8</v>
       </c>
       <c r="D5" s="4">
         <v>0.3</v>
       </c>
       <c r="E5" s="4">
-        <v>2.666667</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1903</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>0.8</v>
       </c>
       <c r="D6" s="4">
         <v>0.3</v>
       </c>
       <c r="E6" s="4">
-        <v>2.666667</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1904</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>0.8</v>
       </c>
       <c r="D7" s="4">
         <v>0.3</v>
       </c>
       <c r="E7" s="4">
-        <v>2.666667</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1905</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>0.75</v>
       </c>
       <c r="D8" s="4">
         <v>0.3</v>
       </c>
       <c r="E8" s="4">
         <v>2.5</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1906</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>0.75</v>
       </c>
       <c r="D9" s="4">
         <v>0.31</v>
       </c>
       <c r="E9" s="4">
-        <v>2.419355</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1907</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>0.75</v>
       </c>
       <c r="D10" s="4">
         <v>0.32</v>
       </c>
       <c r="E10" s="4">
-        <v>2.34375</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1908</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>0.75</v>
       </c>
       <c r="D11" s="4">
         <v>0.32</v>
       </c>
       <c r="E11" s="4">
-        <v>2.34375</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1909</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>0.75</v>
       </c>
       <c r="D12" s="4">
         <v>0.32</v>
       </c>
       <c r="E12" s="4">
-        <v>2.34375</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1910</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>0.65</v>
       </c>
       <c r="D13" s="4">
         <v>0.33</v>
       </c>
       <c r="E13" s="4">
-        <v>1.969697</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1911</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>0.65</v>
       </c>
       <c r="D14" s="4">
         <v>0.33</v>
       </c>
       <c r="E14" s="4">
-        <v>1.969697</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1912</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>0.65</v>
       </c>
       <c r="D15" s="4">
         <v>0.34</v>
       </c>
       <c r="E15" s="4">
-        <v>1.911765</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1913</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>0.65</v>
       </c>
       <c r="D16" s="4">
         <v>0.34</v>
       </c>
       <c r="E16" s="4">
-        <v>1.911765</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1914</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>0.65</v>
       </c>
       <c r="D17" s="4">
         <v>0.34</v>
       </c>
       <c r="E17" s="4">
-        <v>1.911765</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1915</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>0.39</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1916</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>0.44</v>
@@ -889,357 +890,357 @@
         <v>1919</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>1</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1920</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>2.7</v>
       </c>
       <c r="D23" s="4">
         <v>1.81</v>
       </c>
       <c r="E23" s="4">
-        <v>1.491713</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1921</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>2.5</v>
       </c>
       <c r="D24" s="4">
         <v>1.67</v>
       </c>
       <c r="E24" s="4">
-        <v>1.497006</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1922</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>3.5</v>
       </c>
       <c r="D25" s="4">
         <v>1.69</v>
       </c>
       <c r="E25" s="4">
-        <v>2.071006</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1923</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>3</v>
       </c>
       <c r="D26" s="4">
         <v>1.77</v>
       </c>
       <c r="E26" s="4">
-        <v>1.694915</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1924</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>3.4</v>
       </c>
       <c r="D27" s="4">
         <v>1.94</v>
       </c>
       <c r="E27" s="4">
-        <v>1.752577</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1925</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>4</v>
       </c>
       <c r="D28" s="4">
         <v>2.12</v>
       </c>
       <c r="E28" s="4">
-        <v>1.886792</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1926</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>4.5</v>
       </c>
       <c r="D29" s="4">
         <v>2.47</v>
       </c>
       <c r="E29" s="4">
-        <v>1.821862</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1927</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>4.75</v>
       </c>
       <c r="D30" s="4">
         <v>2.58</v>
       </c>
       <c r="E30" s="4">
-        <v>1.841085</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1928</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>4</v>
       </c>
       <c r="D31" s="4">
         <v>2.72</v>
       </c>
       <c r="E31" s="4">
-        <v>1.470588</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1929</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>3.9</v>
       </c>
       <c r="D32" s="4">
         <v>3.02</v>
       </c>
       <c r="E32" s="4">
-        <v>1.291391</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1930</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>3.9</v>
       </c>
       <c r="D33" s="4">
         <v>3.33</v>
       </c>
       <c r="E33" s="4">
-        <v>1.171171</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1931</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>4</v>
       </c>
       <c r="D34" s="4">
         <v>3.3</v>
       </c>
       <c r="E34" s="4">
-        <v>1.212121</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1932</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>3</v>
       </c>
       <c r="D35" s="4">
         <v>3.19</v>
       </c>
       <c r="E35" s="4">
-        <v>0.940439</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1933</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>3</v>
       </c>
       <c r="D36" s="4">
         <v>3.06</v>
       </c>
       <c r="E36" s="4">
-        <v>0.980392</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1934</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>2.9</v>
       </c>
       <c r="D37" s="4">
         <v>3.1</v>
       </c>
       <c r="E37" s="4">
-        <v>0.935484</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1935</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>2.9</v>
       </c>
       <c r="D38" s="4">
         <v>3.15</v>
       </c>
       <c r="E38" s="4">
-        <v>0.920635</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1936</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>3.1</v>
       </c>
       <c r="D39" s="4">
         <v>3.97</v>
       </c>
       <c r="E39" s="4">
-        <v>0.780856</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1937</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>3.75</v>
       </c>
       <c r="D40" s="4">
         <v>5.32</v>
       </c>
       <c r="E40" s="4">
-        <v>0.704887</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1938</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>6.25</v>
       </c>
       <c r="D41" s="4">
         <v>5.9</v>
       </c>
       <c r="E41" s="4">
-        <v>1.059322</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1939</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>5.95</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1940</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>6.1</v>
@@ -1342,383 +1343,383 @@
         <v>1948</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="4">
         <v>61.58</v>
       </c>
       <c r="E51" s="4"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1949</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>65</v>
       </c>
       <c r="D52" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E52" s="4">
-        <v>0.882193</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1950</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>85</v>
       </c>
       <c r="D53" s="4">
         <v>81.88</v>
       </c>
       <c r="E53" s="4">
-        <v>1.038105</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1951</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>85</v>
       </c>
       <c r="D54" s="4">
         <v>110.25</v>
       </c>
       <c r="E54" s="4">
-        <v>0.770975</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1952</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>95</v>
       </c>
       <c r="D55" s="4">
         <v>132.5</v>
       </c>
       <c r="E55" s="4">
-        <v>0.716981</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1953</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>90</v>
       </c>
       <c r="D56" s="4">
         <v>135.25</v>
       </c>
       <c r="E56" s="4">
-        <v>0.665434</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1954</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>90</v>
       </c>
       <c r="D57" s="4">
         <v>144.75</v>
       </c>
       <c r="E57" s="4">
-        <v>0.621762</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1955</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>80</v>
       </c>
       <c r="D58" s="4">
         <v>155.75</v>
       </c>
       <c r="E58" s="4">
-        <v>0.513644</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1956</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>80</v>
       </c>
       <c r="D59" s="4">
         <v>170</v>
       </c>
       <c r="E59" s="4">
-        <v>0.470588</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1957</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>80</v>
       </c>
       <c r="D60" s="4">
         <v>180.5</v>
       </c>
       <c r="E60" s="4">
-        <v>0.443213</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1958</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>83</v>
       </c>
       <c r="D61" s="4">
         <v>207.5</v>
       </c>
       <c r="E61" s="4">
         <v>0.4</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1959</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4">
         <v>110</v>
       </c>
       <c r="D62" s="4">
         <v>221</v>
       </c>
       <c r="E62" s="4">
-        <v>0.497738</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1960</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>1</v>
       </c>
       <c r="D63" s="4">
         <v>2.35</v>
       </c>
       <c r="E63" s="4">
-        <v>0.425532</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1961</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>1</v>
       </c>
       <c r="D64" s="4">
         <v>2.5</v>
       </c>
       <c r="E64" s="4">
         <v>0.4</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1962</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>1</v>
       </c>
       <c r="D65" s="4">
         <v>2.75</v>
       </c>
       <c r="E65" s="4">
-        <v>0.363636</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1963</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>1.05</v>
       </c>
       <c r="D66" s="4">
         <v>2.98</v>
       </c>
       <c r="E66" s="4">
-        <v>0.352349</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1964</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4">
         <v>1.05</v>
       </c>
       <c r="D67" s="4">
         <v>3.17</v>
       </c>
       <c r="E67" s="4">
-        <v>0.33123</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1965</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4">
         <v>1.05</v>
       </c>
       <c r="D68" s="4">
         <v>3.36</v>
       </c>
       <c r="E68" s="4">
-        <v>0.3125</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1966</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>1.05</v>
       </c>
       <c r="D69" s="4">
         <v>3.56</v>
       </c>
       <c r="E69" s="4">
-        <v>0.294944</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1967</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>3.74</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1968</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>4.43</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1969</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>2.4</v>
       </c>
       <c r="D72" s="4">
         <v>4.77</v>
       </c>
       <c r="E72" s="4">
-        <v>0.503145</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1970</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="4">
         <v>5.02</v>
       </c>
       <c r="E73" s="4"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1971</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>5.82</v>
@@ -1730,94 +1731,94 @@
         <v>1972</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>6.53</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1973</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>3</v>
       </c>
       <c r="D76" s="4">
         <v>7.74</v>
       </c>
       <c r="E76" s="4">
-        <v>0.387597</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1974</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E77" s="4"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1975</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4">
         <v>11.3</v>
       </c>
       <c r="E78" s="4"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1976</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="4">
         <v>4.25</v>
       </c>
       <c r="D79" s="4">
         <v>12.8</v>
       </c>
       <c r="E79" s="4">
-        <v>0.332031</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1977</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4"/>
       <c r="D80" s="4">
         <v>14.32</v>
       </c>
       <c r="E80" s="4"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1978</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4"/>
       <c r="D81" s="4">
         <v>14.85</v>
@@ -2258,170 +2259,170 @@
         <v>2012</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4"/>
       <c r="D115" s="4">
         <v>14.9</v>
       </c>
       <c r="E115" s="4"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2013</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="4">
         <v>0.75</v>
       </c>
       <c r="D116" s="4">
         <v>15.07</v>
       </c>
       <c r="E116" s="4">
-        <v>0.049768</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>2014</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C117" s="4">
         <v>0.75</v>
       </c>
       <c r="D117" s="4">
         <v>15.23</v>
       </c>
       <c r="E117" s="4">
-        <v>0.049245</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>2015</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C118" s="4">
         <v>0.44</v>
       </c>
       <c r="D118" s="4">
         <v>15.38</v>
       </c>
       <c r="E118" s="4">
-        <v>0.028609</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>2016</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C119" s="4">
         <v>0.49</v>
       </c>
       <c r="D119" s="4">
         <v>15.47</v>
       </c>
       <c r="E119" s="4">
-        <v>0.031674</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>2017</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C120" s="4">
         <v>0.49</v>
       </c>
       <c r="D120" s="4">
         <v>15.62</v>
       </c>
       <c r="E120" s="4">
-        <v>0.03137</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>2018</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="4">
         <v>0.49</v>
       </c>
       <c r="D121" s="4">
         <v>15.81</v>
       </c>
       <c r="E121" s="4">
-        <v>0.030993</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>2019</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C122" s="4">
         <v>0.4</v>
       </c>
       <c r="D122" s="4">
         <v>16.05</v>
       </c>
       <c r="E122" s="4">
-        <v>0.024922</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>2020</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C123" s="4">
         <v>0.4</v>
       </c>
       <c r="D123" s="4">
         <v>16.24</v>
       </c>
       <c r="E123" s="4">
-        <v>0.024631</v>
+        <v>0.02</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">