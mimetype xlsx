--- v0 (2025-10-30)
+++ v1 (2026-09-29)
@@ -26,66 +26,66 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Développement d'une pellicule</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>8 épreuves 6*9; Lasalvary et Photoplay, 1911 à 1960 ; 1966 : Manufrance. 2013 : tirage photo (avec des prix bien inférieurs pour des tirages en nombre). Orange photo service (labo), 8 photos 10*10, moins de 20 tirages; 2016 : 10*15 par 150 tirages ; 2018, par 50 ; 2019, par 100.
-Le prix réel diminue depuis 1911, avec une exception pour 1966 (source différente du prix). Dans la période récente, on tire directement sur papier ou on garde la photo sur son smartphone, nous indiquons cependant le prix du développement sur papier et le prix réel est bien plus faible.</t>
+Le prix réel diminue depuis 1911, avec une exception pour 1966 (source différente du prix). Dans la période récente, on tire directement sur papier ou on garde sur son smartphone, nous indiquons le prix du développement sur papier et ka prix réel est bien plus faible.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Photo</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Prix des appareils à photo, des consommables et des accessoires, y compris ceux de laboratoires de photos. Les recherches de prix de l'équipe de Jean Fourastié venaient de catalogues spécialisés.
-Aujourd'hui, la photographie a évolué, on est passé de l'argentique au numérique On peut prendre des photos avec des tablettes ou des téléphones portables, ce qui explique que les véritables appareils soient encore très chers, pour professionnels ou amateurs éclairés. Les accessoires de développement servent surtout en argentique et donc aujourd'hui à des spécialistes.</t>
+Aujourd'hui, la photographie a évolué, on est passé de l'argentique au numérique On peut prendre des photos avec des tablettes ou des téléphones portables, ce qui explique que les véritables appareils soient encore très chers, pour professionnels ou amateurs éclairés. Les accessoires de développement servent surtout en argentique et donc à des spécialistes.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,94 +553,94 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1911</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1</v>
       </c>
       <c r="D2" s="4">
         <v>0.33</v>
       </c>
       <c r="E2" s="4">
-        <v>3.030303</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1912</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.34</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1913</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.34</v>
       </c>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1914</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>0.8</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>2.352941</v>
+        <v>2.35</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1915</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4">
         <v>0.39</v>
       </c>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1916</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>0.44</v>
@@ -678,51 +678,51 @@
         <v>1919</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>1</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1920</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>2</v>
       </c>
       <c r="D11" s="4">
         <v>1.81</v>
       </c>
       <c r="E11" s="4">
-        <v>1.104972</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1921</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>1.67</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1922</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>1.69</v>
@@ -747,51 +747,51 @@
         <v>1924</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>1.94</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1925</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>2</v>
       </c>
       <c r="D16" s="4">
         <v>2.12</v>
       </c>
       <c r="E16" s="4">
-        <v>0.943396</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1926</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>2.47</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1927</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>2.58</v>
@@ -803,562 +803,562 @@
         <v>1928</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>2.72</v>
       </c>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1929</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>2.8</v>
       </c>
       <c r="D20" s="4">
         <v>3.02</v>
       </c>
       <c r="E20" s="4">
-        <v>0.927152</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1930</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>3.33</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1931</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>2.5</v>
       </c>
       <c r="D22" s="4">
         <v>3.3</v>
       </c>
       <c r="E22" s="4">
-        <v>0.757576</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1932</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>2.5</v>
       </c>
       <c r="D23" s="4">
         <v>3.19</v>
       </c>
       <c r="E23" s="4">
-        <v>0.783699</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1933</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>2.5</v>
       </c>
       <c r="D24" s="4">
         <v>3.06</v>
       </c>
       <c r="E24" s="4">
-        <v>0.816993</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1934</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>2.25</v>
       </c>
       <c r="D25" s="4">
         <v>3.1</v>
       </c>
       <c r="E25" s="4">
-        <v>0.725806</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1935</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>1.9</v>
       </c>
       <c r="D26" s="4">
         <v>3.15</v>
       </c>
       <c r="E26" s="4">
-        <v>0.603175</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1936</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>1.95</v>
       </c>
       <c r="D27" s="4">
         <v>3.97</v>
       </c>
       <c r="E27" s="4">
-        <v>0.491184</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1937</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>2.25</v>
       </c>
       <c r="D28" s="4">
         <v>5.32</v>
       </c>
       <c r="E28" s="4">
-        <v>0.422932</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1938</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>2.5</v>
       </c>
       <c r="D29" s="4">
         <v>5.9</v>
       </c>
       <c r="E29" s="4">
-        <v>0.423729</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1939</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>2.75</v>
       </c>
       <c r="D30" s="4">
         <v>5.95</v>
       </c>
       <c r="E30" s="4">
-        <v>0.462185</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1940</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>2.75</v>
       </c>
       <c r="D31" s="4">
         <v>6.1</v>
       </c>
       <c r="E31" s="4">
-        <v>0.45082</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1941</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>3.4</v>
       </c>
       <c r="D32" s="4">
         <v>7.33</v>
       </c>
       <c r="E32" s="4">
-        <v>0.463847</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1942</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>3.7</v>
       </c>
       <c r="D33" s="4">
         <v>7.96</v>
       </c>
       <c r="E33" s="4">
-        <v>0.464824</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1943</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>4.1</v>
       </c>
       <c r="D34" s="4">
         <v>8.82</v>
       </c>
       <c r="E34" s="4">
-        <v>0.464853</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1944</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4">
         <v>11.69</v>
       </c>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1945</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>21.49</v>
       </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1946</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>11</v>
       </c>
       <c r="D37" s="4">
         <v>29.45</v>
       </c>
       <c r="E37" s="4">
-        <v>0.373514</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1947</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>20</v>
       </c>
       <c r="D38" s="4">
         <v>39.33</v>
       </c>
       <c r="E38" s="4">
-        <v>0.508518</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1948</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4">
         <v>61.58</v>
       </c>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1949</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>34</v>
       </c>
       <c r="D40" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E40" s="4">
-        <v>0.461455</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1950</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>43</v>
       </c>
       <c r="D41" s="4">
         <v>81.88</v>
       </c>
       <c r="E41" s="4">
-        <v>0.525159</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1951</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>55</v>
       </c>
       <c r="D42" s="4">
         <v>110.25</v>
       </c>
       <c r="E42" s="4">
-        <v>0.498866</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1952</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>55</v>
       </c>
       <c r="D43" s="4">
         <v>132.5</v>
       </c>
       <c r="E43" s="4">
-        <v>0.415094</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1953</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>55</v>
       </c>
       <c r="D44" s="4">
         <v>135.25</v>
       </c>
       <c r="E44" s="4">
-        <v>0.406654</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1954</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>55</v>
       </c>
       <c r="D45" s="4">
         <v>144.75</v>
       </c>
       <c r="E45" s="4">
-        <v>0.379965</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1955</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>55</v>
       </c>
       <c r="D46" s="4">
         <v>155.75</v>
       </c>
       <c r="E46" s="4">
-        <v>0.35313</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1956</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>57</v>
       </c>
       <c r="D47" s="4">
         <v>170</v>
       </c>
       <c r="E47" s="4">
-        <v>0.335294</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1957</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>70</v>
       </c>
       <c r="D48" s="4">
         <v>180.5</v>
       </c>
       <c r="E48" s="4">
-        <v>0.387812</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1958</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>100</v>
       </c>
       <c r="D49" s="4">
         <v>207.5</v>
       </c>
       <c r="E49" s="4">
-        <v>0.481928</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1959</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>125</v>
       </c>
       <c r="D50" s="4">
         <v>221</v>
       </c>
       <c r="E50" s="4">
-        <v>0.565611</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1960</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>1.25</v>
       </c>
       <c r="D51" s="4">
         <v>2.35</v>
       </c>
       <c r="E51" s="4">
-        <v>0.531915</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1961</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="4">
         <v>2.5</v>
       </c>
       <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1962</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="4">
         <v>2.75</v>
@@ -1396,94 +1396,94 @@
         <v>1965</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4">
         <v>3.36</v>
       </c>
       <c r="E56" s="4"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1966</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>4</v>
       </c>
       <c r="D57" s="4">
         <v>3.56</v>
       </c>
       <c r="E57" s="4">
-        <v>1.123596</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1967</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>3.74</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1968</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4">
         <v>4.43</v>
       </c>
       <c r="E59" s="4"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1969</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4">
         <v>4.5</v>
       </c>
       <c r="D60" s="4">
         <v>4.77</v>
       </c>
       <c r="E60" s="4">
-        <v>0.943396</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1970</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>5.02</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1971</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>5.82</v>
@@ -1495,51 +1495,51 @@
         <v>1972</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>6.53</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1973</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>3.4</v>
       </c>
       <c r="D64" s="4">
         <v>7.74</v>
       </c>
       <c r="E64" s="4">
-        <v>0.439276</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1974</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1975</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>11.3</v>
@@ -2019,170 +2019,170 @@
         <v>2012</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4"/>
       <c r="D103" s="4">
         <v>14.9</v>
       </c>
       <c r="E103" s="4"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2013</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>0.5600000000000001</v>
       </c>
       <c r="D104" s="4">
         <v>15.07</v>
       </c>
       <c r="E104" s="4">
-        <v>0.03716</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2014</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4">
         <v>1.2</v>
       </c>
       <c r="D105" s="4">
         <v>15.23</v>
       </c>
       <c r="E105" s="4">
-        <v>0.078792</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2015</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>1.6</v>
       </c>
       <c r="D106" s="4">
         <v>15.38</v>
       </c>
       <c r="E106" s="4">
-        <v>0.104031</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2016</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>1.76</v>
       </c>
       <c r="D107" s="4">
         <v>15.47</v>
       </c>
       <c r="E107" s="4">
-        <v>0.113769</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2017</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>1.73</v>
       </c>
       <c r="D108" s="4">
         <v>15.62</v>
       </c>
       <c r="E108" s="4">
-        <v>0.110755</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2018</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>4.32</v>
       </c>
       <c r="D109" s="4">
         <v>15.81</v>
       </c>
       <c r="E109" s="4">
-        <v>0.273245</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2019</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>1.12</v>
       </c>
       <c r="D110" s="4">
         <v>16.05</v>
       </c>
       <c r="E110" s="4">
-        <v>0.069782</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2020</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>1.73</v>
       </c>
       <c r="D111" s="4">
         <v>16.24</v>
       </c>
       <c r="E111" s="4">
-        <v>0.106527</v>
+        <v>0.11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">