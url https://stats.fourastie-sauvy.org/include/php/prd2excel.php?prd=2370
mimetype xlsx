--- v0 (2025-11-02)
+++ v1 (2026-09-29)
@@ -26,66 +26,66 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Révélateur</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Lasalvary et Photoplait, Révélateur Lumière, 1934 à 1958 : en poudre génol-hydroquione; boîte de 10 tubes de 200 centimètres cubes ; 1966, Manufrance, dose pour 1 l (deux doses) ; 1979, révélateur Ilford, 1l donne 5 à 9 litres de produit : prix de 0,3l. Digixio : 2013, Révélateur films liquides ID 11 Révélateur, dose pour 1l de Ilford, le moins cher.
-Le prix réel a été divisé par plus de 8 depuis 1934 ; il ne diminue plus car l'usage a diminué.</t>
+Le prix réel a été divisé par plus de 8 depuis 1934.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Photo</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Prix des appareils à photo, des consommables et des accessoires, y compris ceux de laboratoires de photos. Les recherches de prix de l'équipe de Jean Fourastié venaient de catalogues spécialisés.
-Aujourd'hui, la photographie a évolué, on est passé de l'argentique au numérique On peut prendre des photos avec des tablettes ou des téléphones portables, ce qui explique que les véritables appareils soient encore très chers, pour professionnels ou amateurs éclairés. Les accessoires de développement servent surtout en argentique et donc aujourd'hui à des spécialistes.</t>
+Aujourd'hui, la photographie a évolué, on est passé de l'argentique au numérique On peut prendre des photos avec des tablettes ou des téléphones portables, ce qui explique que les véritables appareils soient encore très chers, pour professionnels ou amateurs éclairés. Les accessoires de développement servent surtout en argentique et donc à des spécialistes.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,128 +553,128 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1934</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>13.9</v>
       </c>
       <c r="D2" s="4">
         <v>3.1</v>
       </c>
       <c r="E2" s="4">
-        <v>4.483871</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1935</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>3.15</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1936</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>13.9</v>
       </c>
       <c r="D4" s="4">
         <v>3.97</v>
       </c>
       <c r="E4" s="4">
-        <v>3.501259</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1937</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>5.32</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1938</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>18.75</v>
       </c>
       <c r="D6" s="4">
         <v>5.9</v>
       </c>
       <c r="E6" s="4">
-        <v>3.177966</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1939</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>20.75</v>
       </c>
       <c r="D7" s="4">
         <v>5.95</v>
       </c>
       <c r="E7" s="4">
-        <v>3.487395</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1940</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>6.1</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1941</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>7.33</v>
@@ -751,221 +751,221 @@
         <v>1947</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>39.33</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1948</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>240</v>
       </c>
       <c r="D16" s="4">
         <v>61.58</v>
       </c>
       <c r="E16" s="4">
-        <v>3.897369</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1949</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>293</v>
       </c>
       <c r="D17" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E17" s="4">
-        <v>3.976656</v>
+        <v>3.98</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1950</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>316</v>
       </c>
       <c r="D18" s="4">
         <v>81.88</v>
       </c>
       <c r="E18" s="4">
-        <v>3.859306</v>
+        <v>3.86</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1951</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>534</v>
       </c>
       <c r="D19" s="4">
         <v>110.25</v>
       </c>
       <c r="E19" s="4">
-        <v>4.843537</v>
+        <v>4.84</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1952</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>534</v>
       </c>
       <c r="D20" s="4">
         <v>132.5</v>
       </c>
       <c r="E20" s="4">
-        <v>4.030189</v>
+        <v>4.03</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1953</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>534</v>
       </c>
       <c r="D21" s="4">
         <v>135.25</v>
       </c>
       <c r="E21" s="4">
-        <v>3.948244</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1954</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>536</v>
       </c>
       <c r="D22" s="4">
         <v>144.75</v>
       </c>
       <c r="E22" s="4">
-        <v>3.702936</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1955</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>536</v>
       </c>
       <c r="D23" s="4">
         <v>155.75</v>
       </c>
       <c r="E23" s="4">
-        <v>3.441413</v>
+        <v>3.44</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1956</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>538</v>
       </c>
       <c r="D24" s="4">
         <v>170</v>
       </c>
       <c r="E24" s="4">
-        <v>3.164706</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1957</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>538</v>
       </c>
       <c r="D25" s="4">
         <v>180.5</v>
       </c>
       <c r="E25" s="4">
-        <v>2.980609</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1958</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>538</v>
       </c>
       <c r="D26" s="4">
         <v>207.5</v>
       </c>
       <c r="E26" s="4">
-        <v>2.592771</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1959</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4">
         <v>221</v>
       </c>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1960</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4">
         <v>2.35</v>
@@ -1029,94 +1029,94 @@
         <v>1965</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>3.36</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1966</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>4.1</v>
       </c>
       <c r="D34" s="4">
         <v>3.56</v>
       </c>
       <c r="E34" s="4">
-        <v>1.151685</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1967</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4">
         <v>3.74</v>
       </c>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1968</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>4.43</v>
       </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1969</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>4.6</v>
       </c>
       <c r="D37" s="4">
         <v>4.77</v>
       </c>
       <c r="E37" s="4">
-        <v>0.964361</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1970</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4">
         <v>5.02</v>
       </c>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1971</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4">
         <v>5.82</v>
@@ -1128,51 +1128,51 @@
         <v>1972</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>6.53</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1973</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>3.8</v>
       </c>
       <c r="D41" s="4">
         <v>7.74</v>
       </c>
       <c r="E41" s="4">
-        <v>0.490956</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1974</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1975</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>11.3</v>
@@ -1210,51 +1210,51 @@
         <v>1978</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4">
         <v>14.85</v>
       </c>
       <c r="E46" s="4"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1979</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>4</v>
       </c>
       <c r="D47" s="4">
         <v>16.72</v>
       </c>
       <c r="E47" s="4">
-        <v>0.239234</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1980</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4">
         <v>21.22</v>
       </c>
       <c r="E48" s="4"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1981</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4">
         <v>22.82</v>
@@ -1656,170 +1656,170 @@
         <v>2012</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C80" s="4"/>
       <c r="D80" s="4">
         <v>14.9</v>
       </c>
       <c r="E80" s="4"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>2013</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C81" s="4">
         <v>6.9</v>
       </c>
       <c r="D81" s="4">
         <v>15.07</v>
       </c>
       <c r="E81" s="4">
-        <v>0.457863</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>2014</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C82" s="4">
         <v>9.83</v>
       </c>
       <c r="D82" s="4">
         <v>15.23</v>
       </c>
       <c r="E82" s="4">
-        <v>0.645437</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>2015</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C83" s="4">
         <v>6.9</v>
       </c>
       <c r="D83" s="4">
         <v>15.38</v>
       </c>
       <c r="E83" s="4">
-        <v>0.448635</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>2016</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="4">
         <v>6.9</v>
       </c>
       <c r="D84" s="4">
         <v>15.47</v>
       </c>
       <c r="E84" s="4">
-        <v>0.446025</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>2017</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="4">
         <v>7.3</v>
       </c>
       <c r="D85" s="4">
         <v>15.62</v>
       </c>
       <c r="E85" s="4">
-        <v>0.46735</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>2018</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C86" s="4">
         <v>6.9</v>
       </c>
       <c r="D86" s="4">
         <v>15.81</v>
       </c>
       <c r="E86" s="4">
-        <v>0.436433</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>2019</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C87" s="4">
         <v>6.9</v>
       </c>
       <c r="D87" s="4">
         <v>16.05</v>
       </c>
       <c r="E87" s="4">
-        <v>0.429907</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>2020</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C88" s="4">
         <v>7.9</v>
       </c>
       <c r="D88" s="4">
         <v>16.24</v>
       </c>
       <c r="E88" s="4">
-        <v>0.486453</v>
+        <v>0.49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">