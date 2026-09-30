--- v0 (2025-10-30)
+++ v1 (2026-09-30)
@@ -39,53 +39,54 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Nasse à écrevisses</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1893 à 1960 : diamètre 40 cm, en fils de fer galvanisé, boulet circulaire, porte au sommet, double poignée. pecheur.com, 2013, Nasse à écrevisse Ron Thompson, repliable, filet renforcé, 2 ouvertures, poche interne pour appâts (10X10cm), convient aussi pour les poissons chats, diam 33,5cm ; long 60 cm ; 2014, nasse à écrevisses, galvanisée; 2015, Ron Thompson.
 Le prix réel a beaucoup baissé depuis 1893 ; il avait diminué de moitié (avec des variations importantes) en 1960; il ne figure plus au catalogue Manufrance après 1960. Aujourd'hui, le produit est assez différent, beaucoup moins cher et plus performant.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Pêche</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Matériel pour la pêche. Certains prix remontent aux environs de 1890.
-Il est difficile de suivre de tels objets sur une longue période. Les produits actuels sont parfois semblables aux anciens, et parfois non ; on peut supposer qu'ils sont plus performants. Les prix réels sont souvent assez erratiques, parce que les produits changent. Le progrès technique joue sur l'efficacité des produits plus encore que sur leurs prix réels.</t>
+Il est difficile de suivre de tels objets sur une longue période. Les produits actuels sont parfois semblables aux anciens, et parfois non ; on peut supposer qu'ils sont plus performants. Le progrès technique joue sur l'efficacité des produits plus encore que sur leurs prix réels.
+Les prix réels sont souvent assez erratiques, parce que les produits changent.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,187 +554,187 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1893</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>4.5</v>
       </c>
       <c r="D2" s="4">
         <v>0.26</v>
       </c>
       <c r="E2" s="4">
-        <v>17.307692</v>
+        <v>17.31</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1894</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>4.5</v>
       </c>
       <c r="D3" s="4">
         <v>0.26</v>
       </c>
       <c r="E3" s="4">
-        <v>17.307692</v>
+        <v>17.31</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1895</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>4.5</v>
       </c>
       <c r="D4" s="4">
         <v>0.26</v>
       </c>
       <c r="E4" s="4">
-        <v>17.307692</v>
+        <v>17.31</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1896</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>4.5</v>
       </c>
       <c r="D5" s="4">
         <v>0.27</v>
       </c>
       <c r="E5" s="4">
-        <v>16.666667</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1897</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>4.5</v>
       </c>
       <c r="D6" s="4">
         <v>0.28</v>
       </c>
       <c r="E6" s="4">
-        <v>16.071429</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1898</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>4.5</v>
       </c>
       <c r="D7" s="4">
         <v>0.28</v>
       </c>
       <c r="E7" s="4">
-        <v>16.071429</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1899</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>4.5</v>
       </c>
       <c r="D8" s="4">
         <v>0.28</v>
       </c>
       <c r="E8" s="4">
-        <v>16.071429</v>
+        <v>16.07</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1900</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>4.5</v>
       </c>
       <c r="D9" s="4">
         <v>0.29</v>
       </c>
       <c r="E9" s="4">
-        <v>15.517241</v>
+        <v>15.52</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1901</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>4.5</v>
       </c>
       <c r="D10" s="4">
         <v>0.29</v>
       </c>
       <c r="E10" s="4">
-        <v>15.517241</v>
+        <v>15.52</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1902</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>4.5</v>
       </c>
       <c r="D11" s="4">
         <v>0.3</v>
       </c>
       <c r="E11" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1903</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
@@ -774,187 +775,187 @@
       </c>
       <c r="C14" s="4">
         <v>4.5</v>
       </c>
       <c r="D14" s="4">
         <v>0.3</v>
       </c>
       <c r="E14" s="4">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1906</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>4.5</v>
       </c>
       <c r="D15" s="4">
         <v>0.31</v>
       </c>
       <c r="E15" s="4">
-        <v>14.516129</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1907</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>4.6</v>
       </c>
       <c r="D16" s="4">
         <v>0.32</v>
       </c>
       <c r="E16" s="4">
-        <v>14.375</v>
+        <v>14.38</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1908</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>4.6</v>
       </c>
       <c r="D17" s="4">
         <v>0.32</v>
       </c>
       <c r="E17" s="4">
-        <v>14.375</v>
+        <v>14.38</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1909</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>4.6</v>
       </c>
       <c r="D18" s="4">
         <v>0.32</v>
       </c>
       <c r="E18" s="4">
-        <v>14.375</v>
+        <v>14.38</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1910</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>4.6</v>
       </c>
       <c r="D19" s="4">
         <v>0.33</v>
       </c>
       <c r="E19" s="4">
-        <v>13.939394</v>
+        <v>13.94</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1911</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>4.6</v>
       </c>
       <c r="D20" s="4">
         <v>0.33</v>
       </c>
       <c r="E20" s="4">
-        <v>13.939394</v>
+        <v>13.94</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1912</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>4.6</v>
       </c>
       <c r="D21" s="4">
         <v>0.34</v>
       </c>
       <c r="E21" s="4">
-        <v>13.529412</v>
+        <v>13.53</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1913</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>4.6</v>
       </c>
       <c r="D22" s="4">
         <v>0.34</v>
       </c>
       <c r="E22" s="4">
-        <v>13.529412</v>
+        <v>13.53</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1914</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>4.6</v>
       </c>
       <c r="D23" s="4">
         <v>0.34</v>
       </c>
       <c r="E23" s="4">
-        <v>13.529412</v>
+        <v>13.53</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1915</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4">
         <v>0.39</v>
       </c>
       <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1916</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4">
         <v>0.44</v>
@@ -1148,153 +1149,153 @@
         <v>1931</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>3.3</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1932</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>32</v>
       </c>
       <c r="D41" s="4">
         <v>3.19</v>
       </c>
       <c r="E41" s="4">
-        <v>10.031348</v>
+        <v>10.03</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1933</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>32</v>
       </c>
       <c r="D42" s="4">
         <v>3.06</v>
       </c>
       <c r="E42" s="4">
-        <v>10.457516</v>
+        <v>10.46</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1934</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>32</v>
       </c>
       <c r="D43" s="4">
         <v>3.1</v>
       </c>
       <c r="E43" s="4">
-        <v>10.322581</v>
+        <v>10.32</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1935</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>29</v>
       </c>
       <c r="D44" s="4">
         <v>3.15</v>
       </c>
       <c r="E44" s="4">
-        <v>9.206348999999999</v>
+        <v>9.210000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1936</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>29</v>
       </c>
       <c r="D45" s="4">
         <v>3.97</v>
       </c>
       <c r="E45" s="4">
-        <v>7.304786</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1937</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>35</v>
       </c>
       <c r="D46" s="4">
         <v>5.32</v>
       </c>
       <c r="E46" s="4">
-        <v>6.578947</v>
+        <v>6.58</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1938</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>35</v>
       </c>
       <c r="D47" s="4">
         <v>5.9</v>
       </c>
       <c r="E47" s="4">
-        <v>5.932203</v>
+        <v>5.93</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1939</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4">
         <v>5.95</v>
       </c>
       <c r="E48" s="4"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1940</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4">
         <v>6.1</v>
@@ -1384,255 +1385,255 @@
         <v>1947</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4">
         <v>39.33</v>
       </c>
       <c r="E56" s="4"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1948</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>945</v>
       </c>
       <c r="D57" s="4">
         <v>61.58</v>
       </c>
       <c r="E57" s="4">
-        <v>15.345892</v>
+        <v>15.35</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1949</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>945</v>
       </c>
       <c r="D58" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E58" s="4">
-        <v>12.825733</v>
+        <v>12.83</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1950</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>855</v>
       </c>
       <c r="D59" s="4">
         <v>81.88</v>
       </c>
       <c r="E59" s="4">
-        <v>10.44211</v>
+        <v>10.44</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1951</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>1315</v>
       </c>
       <c r="D60" s="4">
         <v>110.25</v>
       </c>
       <c r="E60" s="4">
-        <v>11.927438</v>
+        <v>11.93</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1952</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>1375</v>
       </c>
       <c r="D61" s="4">
         <v>132.5</v>
       </c>
       <c r="E61" s="4">
-        <v>10.377358</v>
+        <v>10.38</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1953</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C62" s="4">
         <v>1275</v>
       </c>
       <c r="D62" s="4">
         <v>135.25</v>
       </c>
       <c r="E62" s="4">
-        <v>9.426987</v>
+        <v>9.43</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1954</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C63" s="4">
         <v>1250</v>
       </c>
       <c r="D63" s="4">
         <v>144.75</v>
       </c>
       <c r="E63" s="4">
-        <v>8.635579</v>
+        <v>8.640000000000001</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1955</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="4">
         <v>1250</v>
       </c>
       <c r="D64" s="4">
         <v>155.75</v>
       </c>
       <c r="E64" s="4">
-        <v>8.025682</v>
+        <v>8.029999999999999</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1956</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C65" s="4">
         <v>1250</v>
       </c>
       <c r="D65" s="4">
         <v>170</v>
       </c>
       <c r="E65" s="4">
-        <v>7.352941</v>
+        <v>7.35</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1957</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C66" s="4">
         <v>1340</v>
       </c>
       <c r="D66" s="4">
         <v>180.5</v>
       </c>
       <c r="E66" s="4">
-        <v>7.423823</v>
+        <v>7.42</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1958</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="4">
         <v>1540</v>
       </c>
       <c r="D67" s="4">
         <v>207.5</v>
       </c>
       <c r="E67" s="4">
-        <v>7.421687</v>
+        <v>7.42</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1959</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4">
         <v>1795</v>
       </c>
       <c r="D68" s="4">
         <v>221</v>
       </c>
       <c r="E68" s="4">
-        <v>8.122172000000001</v>
+        <v>8.119999999999999</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1960</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>20.25</v>
       </c>
       <c r="D69" s="4">
         <v>2.35</v>
       </c>
       <c r="E69" s="4">
-        <v>8.617020999999999</v>
+        <v>8.619999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1961</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>2.5</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1962</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>2.75</v>
@@ -2281,170 +2282,170 @@
         <v>2012</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="4"/>
       <c r="D121" s="4">
         <v>14.9</v>
       </c>
       <c r="E121" s="4"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>2013</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C122" s="4">
         <v>9.199999999999999</v>
       </c>
       <c r="D122" s="4">
         <v>15.07</v>
       </c>
       <c r="E122" s="4">
-        <v>0.610484</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123">
         <v>2014</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C123" s="4">
         <v>29.9</v>
       </c>
       <c r="D123" s="4">
         <v>15.23</v>
       </c>
       <c r="E123" s="4">
-        <v>1.96323</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124">
         <v>2015</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C124" s="4">
         <v>9.949999999999999</v>
       </c>
       <c r="D124" s="4">
         <v>15.38</v>
       </c>
       <c r="E124" s="4">
-        <v>0.646944</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125">
         <v>2016</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C125" s="4">
         <v>9.9</v>
       </c>
       <c r="D125" s="4">
         <v>15.47</v>
       </c>
       <c r="E125" s="4">
-        <v>0.639948</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126">
         <v>2017</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C126" s="4">
         <v>9.9</v>
       </c>
       <c r="D126" s="4">
         <v>15.62</v>
       </c>
       <c r="E126" s="4">
-        <v>0.633803</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127">
         <v>2018</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C127" s="4">
         <v>9.9</v>
       </c>
       <c r="D127" s="4">
         <v>15.81</v>
       </c>
       <c r="E127" s="4">
-        <v>0.626186</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>2019</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C128" s="4">
         <v>9.9</v>
       </c>
       <c r="D128" s="4">
         <v>16.05</v>
       </c>
       <c r="E128" s="4">
-        <v>0.616822</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>2020</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C129" s="4">
         <v>9.9</v>
       </c>
       <c r="D129" s="4">
         <v>16.24</v>
       </c>
       <c r="E129" s="4">
-        <v>0.609606</v>
+        <v>0.61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">