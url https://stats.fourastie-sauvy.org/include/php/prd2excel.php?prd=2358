--- v0 (2025-10-31)
+++ v1 (2026-09-29)
@@ -26,66 +26,67 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Girelier pour crabes</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1907 à 1969 : fil de fer galvanisé, diamètre 45 cm, nasse à poissons de roche et crabes. pecheur.com, 2014, nasse à poissons Pafex, 25*25*50 cm. 2016, peche-chasse-defense.com, girelier, osier avec le plomb.
-Le prix réel est passé d'environ 30 salaires horaires en  1907 à 6 en 1966. Le prix 2014-15, inférieur à un salaire horaire, correspond à un produit différent. Depuis 2016, on trouve un girelier en osier dont le prix réel est d'environ 6 salaires horaires, comme en 1966.</t>
+Le prix réel est passé d'environ 30 salaires horaires en  1907 à 6 en 1966. Le prix 2014-15, inférieur à un salaire horaire, correspond à un produit différent. En 2016, on trouve un girelier en osier dont le prix réel est 6 salaires horaires.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Pêche</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Matériel pour la pêche. Certains prix remontent aux environs de 1890.
-Il est difficile de suivre de tels objets sur une longue période. Les produits actuels sont parfois semblables aux anciens, et parfois non ; on peut supposer qu'ils sont plus performants. Les prix réels sont souvent assez erratiques, parce que les produits changent. Le progrès technique joue sur l'efficacité des produits plus encore que sur leurs prix réels.</t>
+Il est difficile de suivre de tels objets sur une longue période. Les produits actuels sont parfois semblables aux anciens, et parfois non ; on peut supposer qu'ils sont plus performants. Le progrès technique joue sur l'efficacité des produits plus encore que sur leurs prix réels.
+Les prix réels sont souvent assez erratiques, parce que les produits changent.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -604,119 +605,119 @@
       </c>
       <c r="C4" s="4">
         <v>10</v>
       </c>
       <c r="D4" s="4">
         <v>0.32</v>
       </c>
       <c r="E4" s="4">
         <v>31.25</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1910</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>10</v>
       </c>
       <c r="D5" s="4">
         <v>0.33</v>
       </c>
       <c r="E5" s="4">
-        <v>30.30303</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1911</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>10</v>
       </c>
       <c r="D6" s="4">
         <v>0.33</v>
       </c>
       <c r="E6" s="4">
-        <v>30.30303</v>
+        <v>30.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1912</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>10</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>29.411765</v>
+        <v>29.41</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1913</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>10</v>
       </c>
       <c r="D8" s="4">
         <v>0.34</v>
       </c>
       <c r="E8" s="4">
-        <v>29.411765</v>
+        <v>29.41</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1914</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>10</v>
       </c>
       <c r="D9" s="4">
         <v>0.34</v>
       </c>
       <c r="E9" s="4">
-        <v>29.411765</v>
+        <v>29.41</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1915</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>0.39</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1916</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>0.44</v>
@@ -754,374 +755,374 @@
         <v>1919</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>1</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1920</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>28</v>
       </c>
       <c r="D15" s="4">
         <v>1.81</v>
       </c>
       <c r="E15" s="4">
-        <v>15.469613</v>
+        <v>15.47</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1921</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>25</v>
       </c>
       <c r="D16" s="4">
         <v>1.67</v>
       </c>
       <c r="E16" s="4">
-        <v>14.97006</v>
+        <v>14.97</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1922</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>22</v>
       </c>
       <c r="D17" s="4">
         <v>1.69</v>
       </c>
       <c r="E17" s="4">
-        <v>13.017751</v>
+        <v>13.02</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1923</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>23</v>
       </c>
       <c r="D18" s="4">
         <v>1.77</v>
       </c>
       <c r="E18" s="4">
-        <v>12.99435</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1924</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>26</v>
       </c>
       <c r="D19" s="4">
         <v>1.94</v>
       </c>
       <c r="E19" s="4">
-        <v>13.402062</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1925</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>26</v>
       </c>
       <c r="D20" s="4">
         <v>2.12</v>
       </c>
       <c r="E20" s="4">
-        <v>12.264151</v>
+        <v>12.26</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1926</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>28</v>
       </c>
       <c r="D21" s="4">
         <v>2.47</v>
       </c>
       <c r="E21" s="4">
-        <v>11.336032</v>
+        <v>11.34</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1927</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>29</v>
       </c>
       <c r="D22" s="4">
         <v>2.58</v>
       </c>
       <c r="E22" s="4">
-        <v>11.24031</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1928</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>26</v>
       </c>
       <c r="D23" s="4">
         <v>2.72</v>
       </c>
       <c r="E23" s="4">
-        <v>9.558824</v>
+        <v>9.56</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1929</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>28</v>
       </c>
       <c r="D24" s="4">
         <v>3.02</v>
       </c>
       <c r="E24" s="4">
-        <v>9.271523</v>
+        <v>9.27</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1930</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>31</v>
       </c>
       <c r="D25" s="4">
         <v>3.33</v>
       </c>
       <c r="E25" s="4">
-        <v>9.309309000000001</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1931</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>35</v>
       </c>
       <c r="D26" s="4">
         <v>3.3</v>
       </c>
       <c r="E26" s="4">
-        <v>10.606061</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1932</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>35</v>
       </c>
       <c r="D27" s="4">
         <v>3.19</v>
       </c>
       <c r="E27" s="4">
-        <v>10.971787</v>
+        <v>10.97</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1933</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>35</v>
       </c>
       <c r="D28" s="4">
         <v>3.06</v>
       </c>
       <c r="E28" s="4">
-        <v>11.437908</v>
+        <v>11.44</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1934</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>33</v>
       </c>
       <c r="D29" s="4">
         <v>3.1</v>
       </c>
       <c r="E29" s="4">
-        <v>10.645161</v>
+        <v>10.65</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1935</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>33</v>
       </c>
       <c r="D30" s="4">
         <v>3.15</v>
       </c>
       <c r="E30" s="4">
-        <v>10.47619</v>
+        <v>10.48</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1936</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>33</v>
       </c>
       <c r="D31" s="4">
         <v>3.97</v>
       </c>
       <c r="E31" s="4">
-        <v>8.312343</v>
+        <v>8.31</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1937</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>40</v>
       </c>
       <c r="D32" s="4">
         <v>5.32</v>
       </c>
       <c r="E32" s="4">
-        <v>7.518797</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1938</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>43</v>
       </c>
       <c r="D33" s="4">
         <v>5.9</v>
       </c>
       <c r="E33" s="4">
-        <v>7.288136</v>
+        <v>7.29</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1939</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>43</v>
       </c>
       <c r="D34" s="4">
         <v>5.95</v>
       </c>
       <c r="E34" s="4">
-        <v>7.226891</v>
+        <v>7.23</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1940</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="4">
         <v>6.1</v>
       </c>
       <c r="E35" s="4"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1941</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>7.33</v>
@@ -1224,204 +1225,204 @@
         <v>1949</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E44" s="4"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1950</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>1250</v>
       </c>
       <c r="D45" s="4">
         <v>81.88</v>
       </c>
       <c r="E45" s="4">
-        <v>15.266243</v>
+        <v>15.27</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1951</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>1584</v>
       </c>
       <c r="D46" s="4">
         <v>110.25</v>
       </c>
       <c r="E46" s="4">
-        <v>14.367347</v>
+        <v>14.37</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1952</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>2360</v>
       </c>
       <c r="D47" s="4">
         <v>132.5</v>
       </c>
       <c r="E47" s="4">
-        <v>17.811321</v>
+        <v>17.81</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1953</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>2200</v>
       </c>
       <c r="D48" s="4">
         <v>135.25</v>
       </c>
       <c r="E48" s="4">
-        <v>16.266174</v>
+        <v>16.27</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1954</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>2100</v>
       </c>
       <c r="D49" s="4">
         <v>144.75</v>
       </c>
       <c r="E49" s="4">
-        <v>14.507772</v>
+        <v>14.51</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1955</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>2100</v>
       </c>
       <c r="D50" s="4">
         <v>155.75</v>
       </c>
       <c r="E50" s="4">
-        <v>13.483146</v>
+        <v>13.48</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1956</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>2215</v>
       </c>
       <c r="D51" s="4">
         <v>170</v>
       </c>
       <c r="E51" s="4">
-        <v>13.029412</v>
+        <v>13.03</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1957</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>2215</v>
       </c>
       <c r="D52" s="4">
         <v>180.5</v>
       </c>
       <c r="E52" s="4">
-        <v>12.271468</v>
+        <v>12.27</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1958</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>2525</v>
       </c>
       <c r="D53" s="4">
         <v>207.5</v>
       </c>
       <c r="E53" s="4">
-        <v>12.168675</v>
+        <v>12.17</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1959</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>3100</v>
       </c>
       <c r="D54" s="4">
         <v>221</v>
       </c>
       <c r="E54" s="4">
-        <v>14.027149</v>
+        <v>14.03</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1960</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>2.35</v>
       </c>
       <c r="E55" s="4"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1961</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4">
         <v>2.5</v>
@@ -1472,94 +1473,94 @@
         <v>1965</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>3.36</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1966</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4">
         <v>24</v>
       </c>
       <c r="D61" s="4">
         <v>3.56</v>
       </c>
       <c r="E61" s="4">
-        <v>6.741573</v>
+        <v>6.74</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1967</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>3.74</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1968</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>4.43</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1969</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>28</v>
       </c>
       <c r="D64" s="4">
         <v>4.77</v>
       </c>
       <c r="E64" s="4">
-        <v>5.870021</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1970</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>5.02</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1971</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>5.82</v>
@@ -2104,153 +2105,153 @@
         <v>2013</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4"/>
       <c r="D108" s="4">
         <v>15.07</v>
       </c>
       <c r="E108" s="4"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2014</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>8.550000000000001</v>
       </c>
       <c r="D109" s="4">
         <v>15.23</v>
       </c>
       <c r="E109" s="4">
-        <v>0.561392</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2015</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>8.9</v>
       </c>
       <c r="D110" s="4">
         <v>15.38</v>
       </c>
       <c r="E110" s="4">
-        <v>0.578674</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2016</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>99</v>
       </c>
       <c r="D111" s="4">
         <v>15.47</v>
       </c>
       <c r="E111" s="4">
-        <v>6.399483</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2017</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>99</v>
       </c>
       <c r="D112" s="4">
         <v>15.62</v>
       </c>
       <c r="E112" s="4">
-        <v>6.338028</v>
+        <v>6.34</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2018</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>99</v>
       </c>
       <c r="D113" s="4">
         <v>15.81</v>
       </c>
       <c r="E113" s="4">
-        <v>6.26186</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2019</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>99</v>
       </c>
       <c r="D114" s="4">
         <v>16.05</v>
       </c>
       <c r="E114" s="4">
-        <v>6.168224</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2020</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>99</v>
       </c>
       <c r="D115" s="4">
         <v>16.24</v>
       </c>
       <c r="E115" s="4">
-        <v>6.096059</v>
+        <v>6.1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">