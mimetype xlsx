--- v0 (2025-10-31)
+++ v1 (2026-09-29)
@@ -39,53 +39,54 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Goulet pour nasse</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1909 à 1969 : goulet de rechange en fil de cuivre ; pour nasse et tambour ; maille de 10 mm, diamètre 30 cm. 
 Le prix réel était de l'ordre de 7 salaires horaires en 1909 ; un peu plus de 1 en1966.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Pêche</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Matériel pour la pêche. Certains prix remontent aux environs de 1890.
-Il est difficile de suivre de tels objets sur une longue période. Les produits actuels sont parfois semblables aux anciens, et parfois non ; on peut supposer qu'ils sont plus performants. Les prix réels sont souvent assez erratiques, parce que les produits changent. Le progrès technique joue sur l'efficacité des produits plus encore que sur leurs prix réels.</t>
+Il est difficile de suivre de tels objets sur une longue période. Les produits actuels sont parfois semblables aux anciens, et parfois non ; on peut supposer qu'ils sont plus performants. Le progrès technique joue sur l'efficacité des produits plus encore que sur leurs prix réels.
+Les prix réels sont souvent assez erratiques, parce que les produits changent.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -550,136 +551,136 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1909</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>2.35</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
-        <v>7.34375</v>
+        <v>7.34</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>2.35</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>7.121212</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>2.35</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>7.121212</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>2.35</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>6.911765</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>2.05</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>6.029412</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1914</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>2.05</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>6.029412</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1915</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.39</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1916</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.44</v>
@@ -717,353 +718,353 @@
         <v>1919</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>1</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1920</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>4</v>
       </c>
       <c r="D13" s="4">
         <v>1.81</v>
       </c>
       <c r="E13" s="4">
-        <v>2.209945</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1921</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>3.25</v>
       </c>
       <c r="D14" s="4">
         <v>1.67</v>
       </c>
       <c r="E14" s="4">
-        <v>1.946108</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1922</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>3.8</v>
       </c>
       <c r="D15" s="4">
         <v>1.69</v>
       </c>
       <c r="E15" s="4">
-        <v>2.248521</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1923</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>3.8</v>
       </c>
       <c r="D16" s="4">
         <v>1.77</v>
       </c>
       <c r="E16" s="4">
-        <v>2.146893</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1924</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>4.4</v>
       </c>
       <c r="D17" s="4">
         <v>1.94</v>
       </c>
       <c r="E17" s="4">
-        <v>2.268041</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1925</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>4.4</v>
       </c>
       <c r="D18" s="4">
         <v>2.12</v>
       </c>
       <c r="E18" s="4">
-        <v>2.075472</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1926</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>2.47</v>
       </c>
       <c r="E19" s="4"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1927</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>5</v>
       </c>
       <c r="D20" s="4">
         <v>2.58</v>
       </c>
       <c r="E20" s="4">
-        <v>1.937984</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1928</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>5</v>
       </c>
       <c r="D21" s="4">
         <v>2.72</v>
       </c>
       <c r="E21" s="4">
-        <v>1.838235</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1929</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>5.5</v>
       </c>
       <c r="D22" s="4">
         <v>3.02</v>
       </c>
       <c r="E22" s="4">
-        <v>1.821192</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>6</v>
       </c>
       <c r="D23" s="4">
         <v>3.33</v>
       </c>
       <c r="E23" s="4">
-        <v>1.801802</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1931</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>8.5</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
       <c r="E24" s="4">
-        <v>2.575758</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1932</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>8.5</v>
       </c>
       <c r="D25" s="4">
         <v>3.19</v>
       </c>
       <c r="E25" s="4">
-        <v>2.664577</v>
+        <v>2.66</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>8</v>
       </c>
       <c r="D26" s="4">
         <v>3.06</v>
       </c>
       <c r="E26" s="4">
-        <v>2.614379</v>
+        <v>2.61</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>7</v>
       </c>
       <c r="D27" s="4">
         <v>3.1</v>
       </c>
       <c r="E27" s="4">
-        <v>2.258065</v>
+        <v>2.26</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1935</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>7</v>
       </c>
       <c r="D28" s="4">
         <v>3.15</v>
       </c>
       <c r="E28" s="4">
-        <v>2.222222</v>
+        <v>2.22</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1936</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>7</v>
       </c>
       <c r="D29" s="4">
         <v>3.97</v>
       </c>
       <c r="E29" s="4">
-        <v>1.763224</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1937</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>8.5</v>
       </c>
       <c r="D30" s="4">
         <v>5.32</v>
       </c>
       <c r="E30" s="4">
-        <v>1.597744</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1938</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>8.5</v>
       </c>
       <c r="D31" s="4">
         <v>5.9</v>
       </c>
       <c r="E31" s="4">
-        <v>1.440678</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1939</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4">
         <v>5.95</v>
       </c>
       <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>6.1</v>
@@ -1153,251 +1154,251 @@
         <v>1947</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>39.33</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1948</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>70</v>
       </c>
       <c r="D41" s="4">
         <v>61.58</v>
       </c>
       <c r="E41" s="4">
-        <v>1.136733</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1949</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1950</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>150</v>
       </c>
       <c r="D43" s="4">
         <v>81.88</v>
       </c>
       <c r="E43" s="4">
-        <v>1.831949</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1951</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>165</v>
       </c>
       <c r="D44" s="4">
         <v>110.25</v>
       </c>
       <c r="E44" s="4">
-        <v>1.496599</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>200</v>
       </c>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4">
-        <v>1.509434</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>195</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>1.441774</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>195</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>1.34715</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1955</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>195</v>
       </c>
       <c r="D48" s="4">
         <v>155.75</v>
       </c>
       <c r="E48" s="4">
-        <v>1.252006</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1956</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>205</v>
       </c>
       <c r="D49" s="4">
         <v>170</v>
       </c>
       <c r="E49" s="4">
-        <v>1.205882</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1957</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>205</v>
       </c>
       <c r="D50" s="4">
         <v>180.5</v>
       </c>
       <c r="E50" s="4">
-        <v>1.135734</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1958</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>235</v>
       </c>
       <c r="D51" s="4">
         <v>207.5</v>
       </c>
       <c r="E51" s="4">
-        <v>1.13253</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>250</v>
       </c>
       <c r="D52" s="4">
         <v>221</v>
       </c>
       <c r="E52" s="4">
-        <v>1.131222</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1960</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>2.5</v>
       </c>
       <c r="D53" s="4">
         <v>2.35</v>
       </c>
       <c r="E53" s="4">
-        <v>1.06383</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1961</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>2.5</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1962</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>2.75</v>
@@ -1435,94 +1436,94 @@
         <v>1965</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>3.36</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1966</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>4.8</v>
       </c>
       <c r="D59" s="4">
         <v>3.56</v>
       </c>
       <c r="E59" s="4">
-        <v>1.348315</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1967</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>3.74</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1968</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>4.43</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1969</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>5.2</v>
       </c>
       <c r="D62" s="4">
         <v>4.77</v>
       </c>
       <c r="E62" s="4">
-        <v>1.090147</v>
+        <v>1.09</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">