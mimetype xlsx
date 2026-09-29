--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,52 +39,52 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Trombone à coulisse</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1909 à 1960 :"ténor" en cuivre poli, luxueusement orné jusqu'en 1955 ; modèle le plus simple ensuite. Musicstore, 2013 : en laiton, sonorité pleine : Monzani MZSL-710 L. Distrizic, 2015 : trombone SLM Paris en SIB TB 40B. Thomann, 2016 : Thomann Classic TF547 L, ténor en sib ; 2019, Thomann Classic TB500 L .
 Depuis 1909, le prix réel a varié selon la qualité ; le suivi est difficile.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Musique</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-Instruments de musique. Il s'agit de production hautement spécialisée, à la limite entre le secondaire et le tertiaire. Les prix réels n'ont pas de baisse significative depuis les années 1900. Cependant, on peut noter que ces prix restent à l'intérieur d'une fourchette, sans augmenter. Le suivi des prix est presque vain, car il faudrait être spécialiste pour suivre des instruments de même valeur.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Instruments de musique. Il s'agit de production hautement spécialisée. Les prix réels n'ont pas de baisse significative depuis les années 1900. Cependant, on peut noter que ces prix restent à l'intérieur d'une fourchette, sans augmenter. Le suivi des prix est presque vain, car il faudrait être spécialiste pour suivre des instruments de même valeur.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -552,136 +552,136 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1909</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>25</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
-        <v>78.125</v>
+        <v>78.13</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>25</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>75.757576</v>
+        <v>75.76000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>26</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>78.787879</v>
+        <v>78.79000000000001</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>26</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>76.47058800000001</v>
+        <v>76.47</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>27</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>79.411765</v>
+        <v>79.41</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1914</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>27</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>79.411765</v>
+        <v>79.41</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1915</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.39</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1916</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.44</v>
@@ -797,272 +797,272 @@
         <v>1925</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>2.12</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1926</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>185</v>
       </c>
       <c r="D19" s="4">
         <v>2.47</v>
       </c>
       <c r="E19" s="4">
-        <v>74.898785</v>
+        <v>74.90000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1927</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>190</v>
       </c>
       <c r="D20" s="4">
         <v>2.58</v>
       </c>
       <c r="E20" s="4">
-        <v>73.643411</v>
+        <v>73.64</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1928</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>180</v>
       </c>
       <c r="D21" s="4">
         <v>2.72</v>
       </c>
       <c r="E21" s="4">
-        <v>66.17647100000001</v>
+        <v>66.18000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1929</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>180</v>
       </c>
       <c r="D22" s="4">
         <v>3.02</v>
       </c>
       <c r="E22" s="4">
-        <v>59.602649</v>
+        <v>59.6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>210</v>
       </c>
       <c r="D23" s="4">
         <v>3.33</v>
       </c>
       <c r="E23" s="4">
-        <v>63.063063</v>
+        <v>63.06</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1931</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>250</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
       <c r="E24" s="4">
-        <v>75.757576</v>
+        <v>75.76000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1932</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>250</v>
       </c>
       <c r="D25" s="4">
         <v>3.19</v>
       </c>
       <c r="E25" s="4">
-        <v>78.369906</v>
+        <v>78.37</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>240</v>
       </c>
       <c r="D26" s="4">
         <v>3.06</v>
       </c>
       <c r="E26" s="4">
-        <v>78.43137299999999</v>
+        <v>78.43000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>230</v>
       </c>
       <c r="D27" s="4">
         <v>3.1</v>
       </c>
       <c r="E27" s="4">
-        <v>74.19354800000001</v>
+        <v>74.19</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1935</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>230</v>
       </c>
       <c r="D28" s="4">
         <v>3.15</v>
       </c>
       <c r="E28" s="4">
-        <v>73.015873</v>
+        <v>73.02</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1936</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>235</v>
       </c>
       <c r="D29" s="4">
         <v>3.97</v>
       </c>
       <c r="E29" s="4">
-        <v>59.193955</v>
+        <v>59.19</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1937</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>370</v>
       </c>
       <c r="D30" s="4">
         <v>5.32</v>
       </c>
       <c r="E30" s="4">
-        <v>69.548872</v>
+        <v>69.55</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1938</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>480</v>
       </c>
       <c r="D31" s="4">
         <v>5.9</v>
       </c>
       <c r="E31" s="4">
-        <v>81.355932</v>
+        <v>81.36</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1939</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>480</v>
       </c>
       <c r="D32" s="4">
         <v>5.95</v>
       </c>
       <c r="E32" s="4">
-        <v>80.672269</v>
+        <v>80.67</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>6.1</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1941</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
         <v>7.33</v>
@@ -1139,255 +1139,255 @@
         <v>1947</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>39.33</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1948</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>8600</v>
       </c>
       <c r="D41" s="4">
         <v>61.58</v>
       </c>
       <c r="E41" s="4">
-        <v>139.655732</v>
+        <v>139.66</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1949</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>8500</v>
       </c>
       <c r="D42" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E42" s="4">
-        <v>115.363735</v>
+        <v>115.36</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1950</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>13730</v>
       </c>
       <c r="D43" s="4">
         <v>81.88</v>
       </c>
       <c r="E43" s="4">
-        <v>167.684416</v>
+        <v>167.68</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1951</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>16650</v>
       </c>
       <c r="D44" s="4">
         <v>110.25</v>
       </c>
       <c r="E44" s="4">
-        <v>151.020408</v>
+        <v>151.02</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>20700</v>
       </c>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4">
-        <v>156.226415</v>
+        <v>156.23</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>19820</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>146.543438</v>
+        <v>146.54</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>19500</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>134.715026</v>
+        <v>134.72</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1955</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>19500</v>
       </c>
       <c r="D48" s="4">
         <v>155.75</v>
       </c>
       <c r="E48" s="4">
-        <v>125.200642</v>
+        <v>125.2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1956</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>21200</v>
       </c>
       <c r="D49" s="4">
         <v>170</v>
       </c>
       <c r="E49" s="4">
-        <v>124.705882</v>
+        <v>124.71</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1957</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>22100</v>
       </c>
       <c r="D50" s="4">
         <v>180.5</v>
       </c>
       <c r="E50" s="4">
-        <v>122.437673</v>
+        <v>122.44</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1958</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>25750</v>
       </c>
       <c r="D51" s="4">
         <v>207.5</v>
       </c>
       <c r="E51" s="4">
-        <v>124.096386</v>
+        <v>124.1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>26000</v>
       </c>
       <c r="D52" s="4">
         <v>221</v>
       </c>
       <c r="E52" s="4">
-        <v>117.647059</v>
+        <v>117.65</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1960</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>260</v>
       </c>
       <c r="D53" s="4">
         <v>2.35</v>
       </c>
       <c r="E53" s="4">
-        <v>110.638298</v>
+        <v>110.64</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1961</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>2.5</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1962</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>2.75</v>
@@ -2036,171 +2036,167 @@
         <v>2012</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.9</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>119.6</v>
       </c>
       <c r="D106" s="4">
         <v>15.07</v>
       </c>
       <c r="E106" s="4">
-        <v>7.936297</v>
+        <v>7.94</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2014</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>119.6</v>
       </c>
       <c r="D107" s="4">
         <v>15.23</v>
       </c>
       <c r="E107" s="4">
-        <v>7.852922</v>
+        <v>7.85</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2015</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>302.01</v>
       </c>
       <c r="D108" s="4">
         <v>15.38</v>
       </c>
       <c r="E108" s="4">
-        <v>19.636541</v>
+        <v>19.64</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2016</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>398</v>
       </c>
       <c r="D109" s="4">
         <v>15.47</v>
       </c>
       <c r="E109" s="4">
-        <v>25.727214</v>
+        <v>25.73</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2017</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>398</v>
       </c>
       <c r="D110" s="4">
         <v>15.62</v>
       </c>
       <c r="E110" s="4">
-        <v>25.480154</v>
+        <v>25.48</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>198</v>
       </c>
       <c r="D111" s="4">
         <v>15.81</v>
       </c>
       <c r="E111" s="4">
-        <v>12.523719</v>
+        <v>12.52</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2019</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>198</v>
       </c>
       <c r="D112" s="4">
         <v>16.05</v>
       </c>
       <c r="E112" s="4">
-        <v>12.336449</v>
+        <v>12.34</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2020</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C113" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="C113" s="4"/>
       <c r="D113" s="4">
         <v>16.24</v>
       </c>
-      <c r="E113" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="E113" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>