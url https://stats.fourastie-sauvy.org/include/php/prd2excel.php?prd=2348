--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,52 +39,52 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Trompette d'harmonie</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance : cuivre poli ; en si bémol et la en 1909; ut, si bémol et la en 1955. Distrizic : 2013 : en cuivre rose SLM Paris. Thomann, 2016: Thomann TR 800 S MKII Bb-Trumpet, pavillon en laiton, sib.
 La qualité a dû beaucoup varier depuis 1909. Le prix réel est plutôt en baisse, mais il y a eu des fluctuations surtout avec la seconde guerre mondiale.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Musique</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-Instruments de musique. Il s'agit de production hautement spécialisée, à la limite entre le secondaire et le tertiaire. Les prix réels n'ont pas de baisse significative depuis les années 1900. Cependant, on peut noter que ces prix restent à l'intérieur d'une fourchette, sans augmenter. Le suivi des prix est presque vain, car il faudrait être spécialiste pour suivre des instruments de même valeur.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Instruments de musique. Il s'agit de production hautement spécialisée. Les prix réels n'ont pas de baisse significative depuis les années 1900. Cependant, on peut noter que ces prix restent à l'intérieur d'une fourchette, sans augmenter. Le suivi des prix est presque vain, car il faudrait être spécialiste pour suivre des instruments de même valeur.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -569,68 +569,68 @@
       </c>
       <c r="C2" s="4">
         <v>100</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
         <v>312.5</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>90</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>272.727273</v>
+        <v>272.73</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>90</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>272.727273</v>
+        <v>272.73</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4">
         <v>0.34</v>
@@ -824,221 +824,221 @@
         <v>1928</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>2.72</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1929</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>350</v>
       </c>
       <c r="D22" s="4">
         <v>3.02</v>
       </c>
       <c r="E22" s="4">
-        <v>115.89404</v>
+        <v>115.89</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>400</v>
       </c>
       <c r="D23" s="4">
         <v>3.33</v>
       </c>
       <c r="E23" s="4">
-        <v>120.12012</v>
+        <v>120.12</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1931</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>410</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
       <c r="E24" s="4">
-        <v>124.242424</v>
+        <v>124.24</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1932</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>435</v>
       </c>
       <c r="D25" s="4">
         <v>3.19</v>
       </c>
       <c r="E25" s="4">
-        <v>136.363636</v>
+        <v>136.36</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>410</v>
       </c>
       <c r="D26" s="4">
         <v>3.06</v>
       </c>
       <c r="E26" s="4">
-        <v>133.986928</v>
+        <v>133.99</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>315</v>
       </c>
       <c r="D27" s="4">
         <v>3.1</v>
       </c>
       <c r="E27" s="4">
-        <v>101.612903</v>
+        <v>101.61</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1935</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>315</v>
       </c>
       <c r="D28" s="4">
         <v>3.15</v>
       </c>
       <c r="E28" s="4">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1936</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>335</v>
       </c>
       <c r="D29" s="4">
         <v>3.97</v>
       </c>
       <c r="E29" s="4">
-        <v>84.38287200000001</v>
+        <v>84.38</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1937</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>525</v>
       </c>
       <c r="D30" s="4">
         <v>5.32</v>
       </c>
       <c r="E30" s="4">
-        <v>98.684211</v>
+        <v>98.68000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1938</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>660</v>
       </c>
       <c r="D31" s="4">
         <v>5.9</v>
       </c>
       <c r="E31" s="4">
-        <v>111.864407</v>
+        <v>111.86</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1939</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>660</v>
       </c>
       <c r="D32" s="4">
         <v>5.95</v>
       </c>
       <c r="E32" s="4">
-        <v>110.92437</v>
+        <v>110.92</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>6.1</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1941</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
         <v>7.33</v>
@@ -1115,238 +1115,238 @@
         <v>1947</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>39.33</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1948</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>8100</v>
       </c>
       <c r="D41" s="4">
         <v>61.58</v>
       </c>
       <c r="E41" s="4">
-        <v>131.536213</v>
+        <v>131.54</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1949</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>8100</v>
       </c>
       <c r="D42" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E42" s="4">
-        <v>109.934853</v>
+        <v>109.93</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1950</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>15770</v>
       </c>
       <c r="D43" s="4">
         <v>81.88</v>
       </c>
       <c r="E43" s="4">
-        <v>192.598925</v>
+        <v>192.6</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1951</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>20650</v>
       </c>
       <c r="D44" s="4">
         <v>110.25</v>
       </c>
       <c r="E44" s="4">
-        <v>187.301587</v>
+        <v>187.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>27200</v>
       </c>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4">
-        <v>205.283019</v>
+        <v>205.28</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>26000</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>192.236599</v>
+        <v>192.24</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>26000</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>179.620035</v>
+        <v>179.62</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1955</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>26000</v>
       </c>
       <c r="D48" s="4">
         <v>155.75</v>
       </c>
       <c r="E48" s="4">
-        <v>166.934189</v>
+        <v>166.93</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1956</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>31000</v>
       </c>
       <c r="D49" s="4">
         <v>170</v>
       </c>
       <c r="E49" s="4">
-        <v>182.352941</v>
+        <v>182.35</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1957</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>31000</v>
       </c>
       <c r="D50" s="4">
         <v>180.5</v>
       </c>
       <c r="E50" s="4">
-        <v>171.745152</v>
+        <v>171.75</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1958</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>32900</v>
       </c>
       <c r="D51" s="4">
         <v>207.5</v>
       </c>
       <c r="E51" s="4">
-        <v>158.554217</v>
+        <v>158.55</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>32900</v>
       </c>
       <c r="D52" s="4">
         <v>221</v>
       </c>
       <c r="E52" s="4">
-        <v>148.868778</v>
+        <v>148.87</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1960</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>329</v>
       </c>
       <c r="D53" s="4">
         <v>2.35</v>
       </c>
       <c r="E53" s="4">
         <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1961</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
@@ -1401,51 +1401,51 @@
         <v>1965</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>3.36</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1966</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>404</v>
       </c>
       <c r="D59" s="4">
         <v>3.56</v>
       </c>
       <c r="E59" s="4">
-        <v>113.483146</v>
+        <v>113.48</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1967</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>3.74</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1968</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>4.43</v>
@@ -2016,170 +2016,170 @@
         <v>2012</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.9</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>250</v>
       </c>
       <c r="D106" s="4">
         <v>15.07</v>
       </c>
       <c r="E106" s="4">
-        <v>16.58925</v>
+        <v>16.59</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2014</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>320</v>
       </c>
       <c r="D107" s="4">
         <v>15.23</v>
       </c>
       <c r="E107" s="4">
-        <v>21.011162</v>
+        <v>21.01</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2015</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>320</v>
       </c>
       <c r="D108" s="4">
         <v>15.38</v>
       </c>
       <c r="E108" s="4">
-        <v>20.806242</v>
+        <v>20.81</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2016</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>498</v>
       </c>
       <c r="D109" s="4">
         <v>15.47</v>
       </c>
       <c r="E109" s="4">
-        <v>32.191338</v>
+        <v>32.19</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2017</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>498</v>
       </c>
       <c r="D110" s="4">
         <v>15.62</v>
       </c>
       <c r="E110" s="4">
-        <v>31.882202</v>
+        <v>31.88</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>443</v>
       </c>
       <c r="D111" s="4">
         <v>15.81</v>
       </c>
       <c r="E111" s="4">
-        <v>28.02024</v>
+        <v>28.02</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2019</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>443</v>
       </c>
       <c r="D112" s="4">
         <v>16.05</v>
       </c>
       <c r="E112" s="4">
-        <v>27.601246</v>
+        <v>27.6</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2020</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>444</v>
       </c>
       <c r="D113" s="4">
         <v>16.24</v>
       </c>
       <c r="E113" s="4">
-        <v>27.339901</v>
+        <v>27.34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">