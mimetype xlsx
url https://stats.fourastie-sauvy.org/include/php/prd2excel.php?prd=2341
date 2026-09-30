--- v0 (2025-10-14)
+++ v1 (2026-09-30)
@@ -40,51 +40,51 @@
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Buffet de cuisine</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1912 à 1966 : buffet de cuisine, laqué boir dur ; 1966 à 1976 : formica, le moins cher ; 1979, loge-tout, facade plaquée. La Redoute : en 2007  3 portes, 3 tiroirs, pin massif ciré; 2013, buffet Perrine, 2 portes, 2 tiroirs et 2 casiers; 2014 avec  un casier à bouteilles, bois clair brut ; 2019, Alvina ; 2020, 3 portes, 3 tiroirs.
 Le prix réel dépassait 200 salaires horaires en 1912 ; il a un peu oscillé ; il était de 150 salaires horaires en 1966 ; il a rapidement baissé à la fin des Trente glorieuses ; aujourd'hui il est de moins de 30.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Cuisine</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
 Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-La plupart des prix des articles de cuisine viennent des catalogues Manufrance et, depuis, de La Redoute. Les changements techniques se traduisent par des changements dans les produits utilisés. Les appareils fonctionnent maintenant à l'électricité. Nous avons introduit des produits récents.
+La plupart des prix recueillis viennent des catalogues Manufrance et, depuis, de La Redoute. Les changements techniques se traduisent par des changements dans les produits utilisés. Les appareils fonctionnent maintenant à l'électricité. Nous avons introduit des produits récents.
 Sur les produits dont le dessin reste approximativement le même, on observe une baisse des prix réels, souvent importante (division, parfois, par 4 en un siècle). Avec la guerre, les prix réels des années 1949-55 remontent souvent au niveau de ceux du début du siècle ; la baisse survenue pendant les Trente Glorieuses compense cette hausse ; celle-ci continue depuis, mais parfois moins rapidement. 
 Sur la période récente, il est difficile de retrouver le même produit deux années de suite, ce qui explique le caractère parfois erratique des prix réels. 
 Le progrès technique a permis que l'équipement des cuisines se modernise, se robotise…  et devienne accessible au plus grand nombre.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
@@ -555,85 +555,85 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1912</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>72</v>
       </c>
       <c r="D2" s="4">
         <v>0.34</v>
       </c>
       <c r="E2" s="4">
-        <v>211.764706</v>
+        <v>211.76</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1913</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>85</v>
       </c>
       <c r="D3" s="4">
         <v>0.34</v>
       </c>
       <c r="E3" s="4">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1914</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>83</v>
       </c>
       <c r="D4" s="4">
         <v>0.34</v>
       </c>
       <c r="E4" s="4">
-        <v>244.117647</v>
+        <v>244.12</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1915</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>0.39</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1916</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4">
         <v>0.44</v>
@@ -671,357 +671,357 @@
         <v>1919</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>1</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1920</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>600</v>
       </c>
       <c r="D10" s="4">
         <v>1.81</v>
       </c>
       <c r="E10" s="4">
-        <v>331.491713</v>
+        <v>331.49</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1921</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>395</v>
       </c>
       <c r="D11" s="4">
         <v>1.67</v>
       </c>
       <c r="E11" s="4">
-        <v>236.526946</v>
+        <v>236.53</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1922</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>375</v>
       </c>
       <c r="D12" s="4">
         <v>1.69</v>
       </c>
       <c r="E12" s="4">
-        <v>221.893491</v>
+        <v>221.89</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1923</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>340</v>
       </c>
       <c r="D13" s="4">
         <v>1.77</v>
       </c>
       <c r="E13" s="4">
-        <v>192.090395</v>
+        <v>192.09</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1924</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>365</v>
       </c>
       <c r="D14" s="4">
         <v>1.94</v>
       </c>
       <c r="E14" s="4">
-        <v>188.14433</v>
+        <v>188.14</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1925</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>423</v>
       </c>
       <c r="D15" s="4">
         <v>2.12</v>
       </c>
       <c r="E15" s="4">
-        <v>199.528302</v>
+        <v>199.53</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1926</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>477</v>
       </c>
       <c r="D16" s="4">
         <v>2.47</v>
       </c>
       <c r="E16" s="4">
-        <v>193.117409</v>
+        <v>193.12</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1927</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>490</v>
       </c>
       <c r="D17" s="4">
         <v>2.58</v>
       </c>
       <c r="E17" s="4">
-        <v>189.922481</v>
+        <v>189.92</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1928</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>635</v>
       </c>
       <c r="D18" s="4">
         <v>2.72</v>
       </c>
       <c r="E18" s="4">
-        <v>233.455882</v>
+        <v>233.46</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1929</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>650</v>
       </c>
       <c r="D19" s="4">
         <v>3.02</v>
       </c>
       <c r="E19" s="4">
-        <v>215.231788</v>
+        <v>215.23</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1930</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>650</v>
       </c>
       <c r="D20" s="4">
         <v>3.33</v>
       </c>
       <c r="E20" s="4">
-        <v>195.195195</v>
+        <v>195.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1931</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>520</v>
       </c>
       <c r="D21" s="4">
         <v>3.3</v>
       </c>
       <c r="E21" s="4">
-        <v>157.575758</v>
+        <v>157.58</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1932</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>520</v>
       </c>
       <c r="D22" s="4">
         <v>3.19</v>
       </c>
       <c r="E22" s="4">
-        <v>163.009404</v>
+        <v>163.01</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1933</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>510</v>
       </c>
       <c r="D23" s="4">
         <v>3.06</v>
       </c>
       <c r="E23" s="4">
-        <v>166.666667</v>
+        <v>166.67</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1934</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>490</v>
       </c>
       <c r="D24" s="4">
         <v>3.1</v>
       </c>
       <c r="E24" s="4">
-        <v>158.064516</v>
+        <v>158.06</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1935</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>495</v>
       </c>
       <c r="D25" s="4">
         <v>3.15</v>
       </c>
       <c r="E25" s="4">
-        <v>157.142857</v>
+        <v>157.14</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1936</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>490</v>
       </c>
       <c r="D26" s="4">
         <v>3.97</v>
       </c>
       <c r="E26" s="4">
-        <v>123.425693</v>
+        <v>123.43</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1937</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>805</v>
       </c>
       <c r="D27" s="4">
         <v>5.32</v>
       </c>
       <c r="E27" s="4">
-        <v>151.315789</v>
+        <v>151.32</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1938</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>895</v>
       </c>
       <c r="D28" s="4">
         <v>5.9</v>
       </c>
       <c r="E28" s="4">
-        <v>151.694915</v>
+        <v>151.69</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1939</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4">
         <v>5.95</v>
       </c>
       <c r="E29" s="4"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1940</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4">
         <v>6.1</v>
@@ -1124,375 +1124,375 @@
         <v>1948</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4">
         <v>61.58</v>
       </c>
       <c r="E38" s="4"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1949</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>13185</v>
       </c>
       <c r="D39" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E39" s="4">
-        <v>178.949511</v>
+        <v>178.95</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1950</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>15750</v>
       </c>
       <c r="D40" s="4">
         <v>81.88</v>
       </c>
       <c r="E40" s="4">
-        <v>192.354665</v>
+        <v>192.35</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1951</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>19900</v>
       </c>
       <c r="D41" s="4">
         <v>110.25</v>
       </c>
       <c r="E41" s="4">
-        <v>180.498866</v>
+        <v>180.5</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1952</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>29500</v>
       </c>
       <c r="D42" s="4">
         <v>132.5</v>
       </c>
       <c r="E42" s="4">
-        <v>222.641509</v>
+        <v>222.64</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1953</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>28400</v>
       </c>
       <c r="D43" s="4">
         <v>135.25</v>
       </c>
       <c r="E43" s="4">
-        <v>209.981516</v>
+        <v>209.98</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1954</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>28400</v>
       </c>
       <c r="D44" s="4">
         <v>144.75</v>
       </c>
       <c r="E44" s="4">
-        <v>196.200345</v>
+        <v>196.2</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1955</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>28400</v>
       </c>
       <c r="D45" s="4">
         <v>155.75</v>
       </c>
       <c r="E45" s="4">
-        <v>182.343499</v>
+        <v>182.34</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1956</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>30220</v>
       </c>
       <c r="D46" s="4">
         <v>170</v>
       </c>
       <c r="E46" s="4">
-        <v>177.764706</v>
+        <v>177.76</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1957</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>30220</v>
       </c>
       <c r="D47" s="4">
         <v>180.5</v>
       </c>
       <c r="E47" s="4">
-        <v>167.423823</v>
+        <v>167.42</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1958</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>38950</v>
       </c>
       <c r="D48" s="4">
         <v>207.5</v>
       </c>
       <c r="E48" s="4">
-        <v>187.710843</v>
+        <v>187.71</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1959</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>44900</v>
       </c>
       <c r="D49" s="4">
         <v>221</v>
       </c>
       <c r="E49" s="4">
-        <v>203.167421</v>
+        <v>203.17</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1960</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>449</v>
       </c>
       <c r="D50" s="4">
         <v>2.35</v>
       </c>
       <c r="E50" s="4">
-        <v>191.06383</v>
+        <v>191.06</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1961</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>430</v>
       </c>
       <c r="D51" s="4">
         <v>2.5</v>
       </c>
       <c r="E51" s="4">
         <v>172</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1962</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>470</v>
       </c>
       <c r="D52" s="4">
         <v>2.75</v>
       </c>
       <c r="E52" s="4">
-        <v>170.909091</v>
+        <v>170.91</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1963</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>485</v>
       </c>
       <c r="D53" s="4">
         <v>2.98</v>
       </c>
       <c r="E53" s="4">
-        <v>162.751678</v>
+        <v>162.75</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1964</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>3.17</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1965</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>3.36</v>
       </c>
       <c r="E55" s="4"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1966</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>536</v>
       </c>
       <c r="D56" s="4">
         <v>3.56</v>
       </c>
       <c r="E56" s="4">
-        <v>150.561798</v>
+        <v>150.56</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1967</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4">
         <v>3.74</v>
       </c>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1968</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>4.43</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1969</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>675</v>
       </c>
       <c r="D59" s="4">
         <v>4.77</v>
       </c>
       <c r="E59" s="4">
-        <v>141.509434</v>
+        <v>141.51</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1970</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>5.02</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1971</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>5.82</v>
@@ -1504,137 +1504,137 @@
         <v>1972</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>6.53</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1973</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>479</v>
       </c>
       <c r="D63" s="4">
         <v>7.74</v>
       </c>
       <c r="E63" s="4">
-        <v>61.886305</v>
+        <v>61.89</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1974</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1975</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>11.3</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1976</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>630</v>
       </c>
       <c r="D66" s="4">
         <v>12.8</v>
       </c>
       <c r="E66" s="4">
-        <v>49.21875</v>
+        <v>49.22</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1977</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>14.32</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1978</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>14.85</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1979</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>560</v>
       </c>
       <c r="D69" s="4">
         <v>16.72</v>
       </c>
       <c r="E69" s="4">
-        <v>33.492823</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1980</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>21.22</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1981</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>22.82</v>
@@ -1958,268 +1958,268 @@
         <v>2006</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C96" s="4"/>
       <c r="D96" s="4">
         <v>13.04</v>
       </c>
       <c r="E96" s="4"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>2007</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="4">
         <v>399</v>
       </c>
       <c r="D97" s="4">
         <v>13.34</v>
       </c>
       <c r="E97" s="4">
-        <v>29.910045</v>
+        <v>29.91</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2008</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>399</v>
       </c>
       <c r="D98" s="4">
         <v>13.77</v>
       </c>
       <c r="E98" s="4">
-        <v>28.976035</v>
+        <v>28.98</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2009</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="4">
         <v>14.02</v>
       </c>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2010</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4">
         <v>449</v>
       </c>
       <c r="D100" s="4">
         <v>14.18</v>
       </c>
       <c r="E100" s="4">
-        <v>31.664316</v>
+        <v>31.66</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2011</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>429</v>
       </c>
       <c r="D101" s="4">
         <v>14.43</v>
       </c>
       <c r="E101" s="4">
-        <v>29.72973</v>
+        <v>29.73</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2012</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>499.99</v>
       </c>
       <c r="D102" s="4">
         <v>14.9</v>
       </c>
       <c r="E102" s="4">
-        <v>33.556376</v>
+        <v>33.56</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2013</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>160.99</v>
       </c>
       <c r="D103" s="4">
         <v>15.07</v>
       </c>
       <c r="E103" s="4">
-        <v>10.682814</v>
+        <v>10.68</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2014</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>172.37</v>
       </c>
       <c r="D104" s="4">
         <v>15.23</v>
       </c>
       <c r="E104" s="4">
-        <v>11.317794</v>
+        <v>11.32</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2015</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4">
         <v>187.37</v>
       </c>
       <c r="D105" s="4">
         <v>15.38</v>
       </c>
       <c r="E105" s="4">
-        <v>12.182705</v>
+        <v>12.18</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2016</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>180.6</v>
       </c>
       <c r="D106" s="4">
         <v>15.47</v>
       </c>
       <c r="E106" s="4">
-        <v>11.674208</v>
+        <v>11.67</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2017</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>202.5</v>
       </c>
       <c r="D107" s="4">
         <v>15.62</v>
       </c>
       <c r="E107" s="4">
-        <v>12.964149</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2018</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>208.4</v>
       </c>
       <c r="D108" s="4">
         <v>15.81</v>
       </c>
       <c r="E108" s="4">
-        <v>13.181531</v>
+        <v>13.18</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2019</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>266.2</v>
       </c>
       <c r="D109" s="4">
         <v>16.05</v>
       </c>
       <c r="E109" s="4">
-        <v>16.58567</v>
+        <v>16.59</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2020</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>364.41</v>
       </c>
       <c r="D110" s="4">
         <v>16.24</v>
       </c>
       <c r="E110" s="4">
-        <v>22.439039</v>
+        <v>22.44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">