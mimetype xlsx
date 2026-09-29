--- v0 (2025-11-01)
+++ v1 (2026-09-29)
@@ -25,67 +25,67 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Eau de Javel</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
-    <t>INSEE : de 1906 à 1949, le litre ; 1984 à 1997 :Eau de Javel concentrée en berlingot. Monoprix, depuis 2012 : prix d'un berlingot La Croix.
-De 1906 à maintenant, le prix réel a été divisé par près de 50.</t>
+    <t>INSEE : de 1906 à 1949, le litre ; 1984 à 1997 :Eau de javel concentrée en berlingot. Monoprix, depuis 2012 : prix d'un berlingot La Croix.
+De 1906 à maintenant, le prix réel a été divisé par 50.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Ménage</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Dans la rubrique "Ménage", il s'agit des produits utilisés dans la maison pour le nettoyage, l'hygiène et l'entretien.
-Certains ont évolué, de la lessiveuse à la machine à laver, du balai à l'aspirateur, ou sont apparus, comme le lave-vaisselle ; nos prix ne sont pas toujours précis, car nous avons choisi souvent les articles les moins chers du catalogue, et leur modèle varie selon les années. Mais, dans l'ensemble, les prix réels ont fortement baissé sous l'influence du progrès des techniques de production</t>
+Certains ont évolué, de la lessiveuse à la machine à laver, du balai à l'aspirateur, ou sont apparus, comme le lave-vaisselle. Dans l'ensemble, les prix réels ont fortement baissé sous l'influence du progrès des techniques de production ; nos prix ne sont pas toujours précis, car nous avons choisi souvent les articles les moins chers du catalogue, et leur modèle varie selon les années.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,204 +553,204 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1906</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>0.42</v>
       </c>
       <c r="D2" s="4">
         <v>0.31</v>
       </c>
       <c r="E2" s="4">
-        <v>1.354839</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1907</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>0.42</v>
       </c>
       <c r="D3" s="4">
         <v>0.32</v>
       </c>
       <c r="E3" s="4">
-        <v>1.3125</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1908</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>0.42</v>
       </c>
       <c r="D4" s="4">
         <v>0.32</v>
       </c>
       <c r="E4" s="4">
-        <v>1.3125</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1909</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>0.42</v>
       </c>
       <c r="D5" s="4">
         <v>0.32</v>
       </c>
       <c r="E5" s="4">
-        <v>1.3125</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1910</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>0.42</v>
       </c>
       <c r="D6" s="4">
         <v>0.33</v>
       </c>
       <c r="E6" s="4">
-        <v>1.272727</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1911</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>0.42</v>
       </c>
       <c r="D7" s="4">
         <v>0.33</v>
       </c>
       <c r="E7" s="4">
-        <v>1.272727</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1912</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>0.42</v>
       </c>
       <c r="D8" s="4">
         <v>0.34</v>
       </c>
       <c r="E8" s="4">
-        <v>1.235294</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1913</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>0.42</v>
       </c>
       <c r="D9" s="4">
         <v>0.34</v>
       </c>
       <c r="E9" s="4">
-        <v>1.235294</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1914</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>0.42</v>
       </c>
       <c r="D10" s="4">
         <v>0.34</v>
       </c>
       <c r="E10" s="4">
-        <v>1.235294</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1915</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>0.42</v>
       </c>
       <c r="D11" s="4">
         <v>0.39</v>
       </c>
       <c r="E11" s="4">
-        <v>1.076923</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1916</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>0.44</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1917</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>0.51</v>
@@ -879,408 +879,408 @@
         <v>1927</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
         <v>2.58</v>
       </c>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1928</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>0.83</v>
       </c>
       <c r="D24" s="4">
         <v>2.72</v>
       </c>
       <c r="E24" s="4">
-        <v>0.305147</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1929</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>0.91</v>
       </c>
       <c r="D25" s="4">
         <v>3.02</v>
       </c>
       <c r="E25" s="4">
-        <v>0.301325</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1930</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>0.95</v>
       </c>
       <c r="D26" s="4">
         <v>3.33</v>
       </c>
       <c r="E26" s="4">
-        <v>0.285285</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1931</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>0.95</v>
       </c>
       <c r="D27" s="4">
         <v>3.3</v>
       </c>
       <c r="E27" s="4">
-        <v>0.287879</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1932</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>0.95</v>
       </c>
       <c r="D28" s="4">
         <v>3.19</v>
       </c>
       <c r="E28" s="4">
-        <v>0.297806</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1933</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>0.93</v>
       </c>
       <c r="D29" s="4">
         <v>3.06</v>
       </c>
       <c r="E29" s="4">
-        <v>0.303922</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1934</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>0.95</v>
       </c>
       <c r="D30" s="4">
         <v>3.1</v>
       </c>
       <c r="E30" s="4">
-        <v>0.306452</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1935</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>1.11</v>
       </c>
       <c r="D31" s="4">
         <v>3.15</v>
       </c>
       <c r="E31" s="4">
-        <v>0.352381</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1936</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>1.02</v>
       </c>
       <c r="D32" s="4">
         <v>3.97</v>
       </c>
       <c r="E32" s="4">
-        <v>0.256927</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1937</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>1.28</v>
       </c>
       <c r="D33" s="4">
         <v>5.32</v>
       </c>
       <c r="E33" s="4">
-        <v>0.240602</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1938</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>1.68</v>
       </c>
       <c r="D34" s="4">
         <v>5.9</v>
       </c>
       <c r="E34" s="4">
-        <v>0.284746</v>
+        <v>0.28</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1939</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>1.78</v>
       </c>
       <c r="D35" s="4">
         <v>5.95</v>
       </c>
       <c r="E35" s="4">
-        <v>0.29916</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1940</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>1.8</v>
       </c>
       <c r="D36" s="4">
         <v>6.1</v>
       </c>
       <c r="E36" s="4">
-        <v>0.295082</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1941</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>1.8</v>
       </c>
       <c r="D37" s="4">
         <v>7.33</v>
       </c>
       <c r="E37" s="4">
-        <v>0.245566</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1942</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>2.03</v>
       </c>
       <c r="D38" s="4">
         <v>7.96</v>
       </c>
       <c r="E38" s="4">
-        <v>0.255025</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1943</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>2.03</v>
       </c>
       <c r="D39" s="4">
         <v>8.82</v>
       </c>
       <c r="E39" s="4">
-        <v>0.230159</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1944</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>2.03</v>
       </c>
       <c r="D40" s="4">
         <v>11.69</v>
       </c>
       <c r="E40" s="4">
-        <v>0.173653</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1945</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>2.03</v>
       </c>
       <c r="D41" s="4">
         <v>21.49</v>
       </c>
       <c r="E41" s="4">
-        <v>0.09446300000000001</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1946</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>2.03</v>
       </c>
       <c r="D42" s="4">
         <v>29.45</v>
       </c>
       <c r="E42" s="4">
-        <v>0.06893000000000001</v>
+        <v>0.07000000000000001</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1947</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>7.79</v>
       </c>
       <c r="D43" s="4">
         <v>39.33</v>
       </c>
       <c r="E43" s="4">
-        <v>0.198068</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1948</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>14.42</v>
       </c>
       <c r="D44" s="4">
         <v>61.58</v>
       </c>
       <c r="E44" s="4">
-        <v>0.234167</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1949</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>19.17</v>
       </c>
       <c r="D45" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E45" s="4">
-        <v>0.260179</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1950</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4">
         <v>81.88</v>
       </c>
       <c r="E46" s="4"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1951</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>110.25</v>
@@ -1695,272 +1695,272 @@
         <v>1983</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="4"/>
       <c r="D79" s="4">
         <v>31.18</v>
       </c>
       <c r="E79" s="4"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1984</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4">
         <v>1.6</v>
       </c>
       <c r="D80" s="4">
         <v>34.12</v>
       </c>
       <c r="E80" s="4">
-        <v>0.046893</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1985</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4">
         <v>1.68</v>
       </c>
       <c r="D81" s="4">
         <v>36.89</v>
       </c>
       <c r="E81" s="4">
-        <v>0.045541</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1986</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="4">
         <v>1.76</v>
       </c>
       <c r="D82" s="4">
         <v>38.47</v>
       </c>
       <c r="E82" s="4">
-        <v>0.04575</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1987</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4">
         <v>1.75</v>
       </c>
       <c r="D83" s="4">
         <v>40.02</v>
       </c>
       <c r="E83" s="4">
-        <v>0.043728</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1988</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="4">
         <v>1.77</v>
       </c>
       <c r="D84" s="4">
         <v>41.11</v>
       </c>
       <c r="E84" s="4">
-        <v>0.043055</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1989</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="4">
         <v>1.78</v>
       </c>
       <c r="D85" s="4">
         <v>42.83</v>
       </c>
       <c r="E85" s="4">
-        <v>0.04156</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1990</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C86" s="4">
         <v>1.8</v>
       </c>
       <c r="D86" s="4">
         <v>44.66</v>
       </c>
       <c r="E86" s="4">
-        <v>0.040305</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1991</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>1.87</v>
       </c>
       <c r="D87" s="4">
         <v>46.84</v>
       </c>
       <c r="E87" s="4">
-        <v>0.039923</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1992</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4">
         <v>1.84</v>
       </c>
       <c r="D88" s="4">
         <v>48.69</v>
       </c>
       <c r="E88" s="4">
-        <v>0.03779</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1993</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4">
         <v>1.68</v>
       </c>
       <c r="D89" s="4">
         <v>49.94</v>
       </c>
       <c r="E89" s="4">
-        <v>0.03364</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1994</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="4">
         <v>1.7</v>
       </c>
       <c r="D90" s="4">
         <v>51.03</v>
       </c>
       <c r="E90" s="4">
-        <v>0.033314</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1995</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4">
         <v>1.62</v>
       </c>
       <c r="D91" s="4">
         <v>58.03</v>
       </c>
       <c r="E91" s="4">
-        <v>0.027917</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1996</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4">
         <v>1.54</v>
       </c>
       <c r="D92" s="4">
         <v>60.11</v>
       </c>
       <c r="E92" s="4">
-        <v>0.02562</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1997</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>1.55</v>
       </c>
       <c r="D93" s="4">
         <v>61.87</v>
       </c>
       <c r="E93" s="4">
-        <v>0.025053</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>1998</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="4">
         <v>63.71</v>
       </c>
       <c r="E94" s="4"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>1999</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4">
         <v>64.75</v>
@@ -2115,187 +2115,187 @@
         <v>2011</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4"/>
       <c r="D107" s="4">
         <v>14.43</v>
       </c>
       <c r="E107" s="4"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2012</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>0.33</v>
       </c>
       <c r="D108" s="4">
         <v>14.9</v>
       </c>
       <c r="E108" s="4">
-        <v>0.022148</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2013</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>0.35</v>
       </c>
       <c r="D109" s="4">
         <v>15.07</v>
       </c>
       <c r="E109" s="4">
-        <v>0.023225</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2014</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>0.48</v>
       </c>
       <c r="D110" s="4">
         <v>15.23</v>
       </c>
       <c r="E110" s="4">
-        <v>0.031517</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2015</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>0.49</v>
       </c>
       <c r="D111" s="4">
         <v>15.38</v>
       </c>
       <c r="E111" s="4">
-        <v>0.03186</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2016</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>0.51</v>
       </c>
       <c r="D112" s="4">
         <v>15.47</v>
       </c>
       <c r="E112" s="4">
-        <v>0.032967</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2017</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>0.5</v>
       </c>
       <c r="D113" s="4">
         <v>15.62</v>
       </c>
       <c r="E113" s="4">
-        <v>0.03201</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2018</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>0.48</v>
       </c>
       <c r="D114" s="4">
         <v>15.81</v>
       </c>
       <c r="E114" s="4">
-        <v>0.030361</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2019</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>0.48</v>
       </c>
       <c r="D115" s="4">
         <v>16.05</v>
       </c>
       <c r="E115" s="4">
-        <v>0.029907</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2020</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="4">
         <v>0.5</v>
       </c>
       <c r="D116" s="4">
         <v>16.24</v>
       </c>
       <c r="E116" s="4">
-        <v>0.030788</v>
+        <v>0.03</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">