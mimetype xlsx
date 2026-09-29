--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,53 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Lessive en poudre</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1908 à 1963 : Lessive en poudre non concentrée (5 kg), Sana, puis Hix.  INSEE, 1977 à 1994 et 1992 à 1999. 2013 : Le Chat, 2 boîtes de 2,16 kg. Monoprix, 2014,  40 doses ; 2015 : lessive à main en paquets de 650g ; 2020, Génie.
 Le prix réel était très élevé (15 salaires horaires en 1908) ; il a baissé rapidement, mais est resté variable, selon la marque ; il est de 0,5 à 2 salaires horaires aujourd'hui, et la lessive est plus efficace.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Ménage</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Dans la rubrique "Ménage", il s'agit des produits utilisés dans la maison pour le nettoyage, l'hygiène et l'entretien.
-Certains ont évolué, de la lessiveuse à la machine à laver, du balai à l'aspirateur, ou sont apparus, comme le lave-vaisselle ; nos prix ne sont pas toujours précis, car nous avons choisi souvent les articles les moins chers du catalogue, et leur modèle varie selon les années. Mais, dans l'ensemble, les prix réels ont fortement baissé sous l'influence du progrès des techniques de production</t>
+Certains ont évolué, de la lessiveuse à la machine à laver, du balai à l'aspirateur, ou sont apparus, comme le lave-vaisselle. Dans l'ensemble, les prix réels ont fortement baissé sous l'influence du progrès des techniques de production ; nos prix ne sont pas toujours précis, car nous avons choisi souvent les articles les moins chers du catalogue, et leur modèle varie selon les années.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,153 +553,153 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1908</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>5</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
-        <v>15.625</v>
+        <v>15.63</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1909</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>4.5</v>
       </c>
       <c r="D3" s="4">
         <v>0.32</v>
       </c>
       <c r="E3" s="4">
-        <v>14.0625</v>
+        <v>14.06</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1910</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1.75</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>5.30303</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1911</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>1.75</v>
       </c>
       <c r="D5" s="4">
         <v>0.33</v>
       </c>
       <c r="E5" s="4">
-        <v>5.30303</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1912</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>2</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>5.882353</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1913</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>2</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>5.882353</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1914</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>2</v>
       </c>
       <c r="D8" s="4">
         <v>0.34</v>
       </c>
       <c r="E8" s="4">
-        <v>5.882353</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1915</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.39</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1916</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>0.44</v>
@@ -737,357 +737,357 @@
         <v>1919</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>1</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1920</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>15</v>
       </c>
       <c r="D14" s="4">
         <v>1.81</v>
       </c>
       <c r="E14" s="4">
-        <v>8.287293</v>
+        <v>8.289999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1921</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>13</v>
       </c>
       <c r="D15" s="4">
         <v>1.67</v>
       </c>
       <c r="E15" s="4">
-        <v>7.784431</v>
+        <v>7.78</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1922</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>12</v>
       </c>
       <c r="D16" s="4">
         <v>1.69</v>
       </c>
       <c r="E16" s="4">
-        <v>7.100592</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1923</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>8</v>
       </c>
       <c r="D17" s="4">
         <v>1.77</v>
       </c>
       <c r="E17" s="4">
-        <v>4.519774</v>
+        <v>4.52</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1924</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>8</v>
       </c>
       <c r="D18" s="4">
         <v>1.94</v>
       </c>
       <c r="E18" s="4">
-        <v>4.123711</v>
+        <v>4.12</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1925</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>12</v>
       </c>
       <c r="D19" s="4">
         <v>2.12</v>
       </c>
       <c r="E19" s="4">
-        <v>5.660377</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1926</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>17</v>
       </c>
       <c r="D20" s="4">
         <v>2.47</v>
       </c>
       <c r="E20" s="4">
-        <v>6.882591</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1927</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>17.5</v>
       </c>
       <c r="D21" s="4">
         <v>2.58</v>
       </c>
       <c r="E21" s="4">
-        <v>6.782946</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1928</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>20</v>
       </c>
       <c r="D22" s="4">
         <v>2.72</v>
       </c>
       <c r="E22" s="4">
-        <v>7.352941</v>
+        <v>7.35</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1929</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>25</v>
       </c>
       <c r="D23" s="4">
         <v>3.02</v>
       </c>
       <c r="E23" s="4">
-        <v>8.278146</v>
+        <v>8.279999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1930</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>28</v>
       </c>
       <c r="D24" s="4">
         <v>3.33</v>
       </c>
       <c r="E24" s="4">
-        <v>8.408408</v>
+        <v>8.41</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1931</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>28</v>
       </c>
       <c r="D25" s="4">
         <v>3.3</v>
       </c>
       <c r="E25" s="4">
-        <v>8.484848</v>
+        <v>8.48</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1932</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>25</v>
       </c>
       <c r="D26" s="4">
         <v>3.19</v>
       </c>
       <c r="E26" s="4">
-        <v>7.836991</v>
+        <v>7.84</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1933</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>25</v>
       </c>
       <c r="D27" s="4">
         <v>3.06</v>
       </c>
       <c r="E27" s="4">
-        <v>8.169935000000001</v>
+        <v>8.17</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1934</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>8.75</v>
       </c>
       <c r="D28" s="4">
         <v>3.1</v>
       </c>
       <c r="E28" s="4">
-        <v>2.822581</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1935</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>8.75</v>
       </c>
       <c r="D29" s="4">
         <v>3.15</v>
       </c>
       <c r="E29" s="4">
-        <v>2.777778</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1936</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>8.5</v>
       </c>
       <c r="D30" s="4">
         <v>3.97</v>
       </c>
       <c r="E30" s="4">
-        <v>2.141058</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1937</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>9</v>
       </c>
       <c r="D31" s="4">
         <v>5.32</v>
       </c>
       <c r="E31" s="4">
-        <v>1.691729</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1938</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>13</v>
       </c>
       <c r="D32" s="4">
         <v>5.9</v>
       </c>
       <c r="E32" s="4">
-        <v>2.20339</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1939</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>5.95</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1940</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
         <v>6.1</v>
@@ -1190,289 +1190,289 @@
         <v>1948</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>61.58</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1949</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>459.55</v>
       </c>
       <c r="D43" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E43" s="4">
-        <v>6.237106</v>
+        <v>6.24</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1950</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>600</v>
       </c>
       <c r="D44" s="4">
         <v>81.88</v>
       </c>
       <c r="E44" s="4">
-        <v>7.327797</v>
+        <v>7.33</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1951</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>700</v>
       </c>
       <c r="D45" s="4">
         <v>110.25</v>
       </c>
       <c r="E45" s="4">
-        <v>6.349206</v>
+        <v>6.35</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1952</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>700</v>
       </c>
       <c r="D46" s="4">
         <v>132.5</v>
       </c>
       <c r="E46" s="4">
-        <v>5.283019</v>
+        <v>5.28</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1953</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>1300</v>
       </c>
       <c r="D47" s="4">
         <v>135.25</v>
       </c>
       <c r="E47" s="4">
-        <v>9.611829999999999</v>
+        <v>9.609999999999999</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1954</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>1300</v>
       </c>
       <c r="D48" s="4">
         <v>144.75</v>
       </c>
       <c r="E48" s="4">
-        <v>8.981002</v>
+        <v>8.98</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1955</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>1300</v>
       </c>
       <c r="D49" s="4">
         <v>155.75</v>
       </c>
       <c r="E49" s="4">
-        <v>8.346709000000001</v>
+        <v>8.35</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1956</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>1300</v>
       </c>
       <c r="D50" s="4">
         <v>170</v>
       </c>
       <c r="E50" s="4">
-        <v>7.647059</v>
+        <v>7.65</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1957</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>1340</v>
       </c>
       <c r="D51" s="4">
         <v>180.5</v>
       </c>
       <c r="E51" s="4">
-        <v>7.423823</v>
+        <v>7.42</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1958</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>1340</v>
       </c>
       <c r="D52" s="4">
         <v>207.5</v>
       </c>
       <c r="E52" s="4">
-        <v>6.457831</v>
+        <v>6.46</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1959</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>1300</v>
       </c>
       <c r="D53" s="4">
         <v>221</v>
       </c>
       <c r="E53" s="4">
-        <v>5.882353</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1960</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>13</v>
       </c>
       <c r="D54" s="4">
         <v>2.35</v>
       </c>
       <c r="E54" s="4">
-        <v>5.531915</v>
+        <v>5.53</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1961</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>15.9</v>
       </c>
       <c r="D55" s="4">
         <v>2.5</v>
       </c>
       <c r="E55" s="4">
         <v>6.36</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1962</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>16.65</v>
       </c>
       <c r="D56" s="4">
         <v>2.75</v>
       </c>
       <c r="E56" s="4">
-        <v>6.054545</v>
+        <v>6.05</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1963</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>16.65</v>
       </c>
       <c r="D57" s="4">
         <v>2.98</v>
       </c>
       <c r="E57" s="4">
-        <v>5.587248</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1964</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>3.17</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1965</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4">
         <v>3.36</v>
@@ -1614,421 +1614,421 @@
         <v>1976</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>12.8</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1977</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4">
         <v>31.97</v>
       </c>
       <c r="D71" s="4">
         <v>14.32</v>
       </c>
       <c r="E71" s="4">
-        <v>2.232542</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1978</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>34.08</v>
       </c>
       <c r="D72" s="4">
         <v>14.85</v>
       </c>
       <c r="E72" s="4">
-        <v>2.294949</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1979</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4">
         <v>36.62</v>
       </c>
       <c r="D73" s="4">
         <v>16.72</v>
       </c>
       <c r="E73" s="4">
-        <v>2.190191</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1980</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4">
         <v>42.29</v>
       </c>
       <c r="D74" s="4">
         <v>21.22</v>
       </c>
       <c r="E74" s="4">
-        <v>1.992931</v>
+        <v>1.99</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1981</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4">
         <v>47.13</v>
       </c>
       <c r="D75" s="4">
         <v>22.82</v>
       </c>
       <c r="E75" s="4">
-        <v>2.065294</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1982</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>51.89</v>
       </c>
       <c r="D76" s="4">
         <v>27.8</v>
       </c>
       <c r="E76" s="4">
-        <v>1.866547</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1983</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4">
         <v>55.19</v>
       </c>
       <c r="D77" s="4">
         <v>31.18</v>
       </c>
       <c r="E77" s="4">
-        <v>1.770045</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1984</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4">
         <v>34.12</v>
       </c>
       <c r="E78" s="4"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1985</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="4">
         <v>60.44</v>
       </c>
       <c r="D79" s="4">
         <v>36.89</v>
       </c>
       <c r="E79" s="4">
-        <v>1.638384</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1986</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4">
         <v>62.33</v>
       </c>
       <c r="D80" s="4">
         <v>38.47</v>
       </c>
       <c r="E80" s="4">
-        <v>1.620224</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1987</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4">
         <v>61.89</v>
       </c>
       <c r="D81" s="4">
         <v>40.02</v>
       </c>
       <c r="E81" s="4">
-        <v>1.546477</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1988</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="4">
         <v>61.89</v>
       </c>
       <c r="D82" s="4">
         <v>41.11</v>
       </c>
       <c r="E82" s="4">
-        <v>1.505473</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1989</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4">
         <v>63.4</v>
       </c>
       <c r="D83" s="4">
         <v>42.83</v>
       </c>
       <c r="E83" s="4">
-        <v>1.480271</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1990</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="4">
         <v>63.31</v>
       </c>
       <c r="D84" s="4">
         <v>44.66</v>
       </c>
       <c r="E84" s="4">
-        <v>1.4176</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1991</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="4">
         <v>66.53</v>
       </c>
       <c r="D85" s="4">
         <v>46.84</v>
       </c>
       <c r="E85" s="4">
-        <v>1.420367</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1992</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C86" s="4">
         <v>61.27</v>
       </c>
       <c r="D86" s="4">
         <v>48.69</v>
       </c>
       <c r="E86" s="4">
-        <v>1.258369</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1993</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C87" s="4">
         <v>57.13</v>
       </c>
       <c r="D87" s="4">
         <v>49.94</v>
       </c>
       <c r="E87" s="4">
-        <v>1.143973</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1994</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C88" s="4">
         <v>56.67</v>
       </c>
       <c r="D88" s="4">
         <v>51.03</v>
       </c>
       <c r="E88" s="4">
-        <v>1.110523</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1995</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="4">
         <v>56.28</v>
       </c>
       <c r="D89" s="4">
         <v>58.03</v>
       </c>
       <c r="E89" s="4">
-        <v>0.969843</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1996</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C90" s="4">
         <v>56.08</v>
       </c>
       <c r="D90" s="4">
         <v>60.11</v>
       </c>
       <c r="E90" s="4">
-        <v>0.932956</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1997</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="4">
         <v>54.64</v>
       </c>
       <c r="D91" s="4">
         <v>61.87</v>
       </c>
       <c r="E91" s="4">
-        <v>0.883142</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1998</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C92" s="4">
         <v>54.77</v>
       </c>
       <c r="D92" s="4">
         <v>63.71</v>
       </c>
       <c r="E92" s="4">
-        <v>0.859677</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>1999</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C93" s="4">
         <v>55.76</v>
       </c>
       <c r="D93" s="4">
         <v>64.75</v>
       </c>
       <c r="E93" s="4">
-        <v>0.861158</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>2000</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="4">
         <v>66.19</v>
       </c>
       <c r="E94" s="4"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>2001</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4">
         <v>69.95</v>
@@ -2157,187 +2157,187 @@
         <v>2011</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.43</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2012</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>22.78</v>
       </c>
       <c r="D106" s="4">
         <v>14.9</v>
       </c>
       <c r="E106" s="4">
-        <v>1.528859</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2013</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>17.86</v>
       </c>
       <c r="D107" s="4">
         <v>15.07</v>
       </c>
       <c r="E107" s="4">
-        <v>1.185136</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2014</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>37.98</v>
       </c>
       <c r="D108" s="4">
         <v>15.23</v>
       </c>
       <c r="E108" s="4">
-        <v>2.493762</v>
+        <v>2.49</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2015</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>10.4</v>
       </c>
       <c r="D109" s="4">
         <v>15.38</v>
       </c>
       <c r="E109" s="4">
-        <v>0.676203</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2016</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>10.38</v>
       </c>
       <c r="D110" s="4">
         <v>15.47</v>
       </c>
       <c r="E110" s="4">
-        <v>0.670976</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2017</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>10.38</v>
       </c>
       <c r="D111" s="4">
         <v>15.62</v>
       </c>
       <c r="E111" s="4">
-        <v>0.664533</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2018</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>10.4</v>
       </c>
       <c r="D112" s="4">
         <v>15.81</v>
       </c>
       <c r="E112" s="4">
-        <v>0.657812</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2019</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>10.4</v>
       </c>
       <c r="D113" s="4">
         <v>16.05</v>
       </c>
       <c r="E113" s="4">
-        <v>0.647975</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2020</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>21.65</v>
       </c>
       <c r="D114" s="4">
         <v>16.24</v>
       </c>
       <c r="E114" s="4">
-        <v>1.333128</v>
+        <v>1.33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">