--- v0 (2025-11-02)
+++ v1 (2026-09-30)
@@ -39,53 +39,54 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Ressort de placard</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1909 à 1966 : acier laminé bleui, cintré avec crochet à vis ; long 13 cm. 2013 : Leroy Merlin : 2013, Ressorts de traction en acier galvanisé, larg 8,50 x long 140 mm; 2015, 20x140 ; 2016 : long 200, diamètre 9 mm ; 2019, long 115, diam 14.
 Le prix réel a été divisé par près de 3 depuis 1909.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Menuiserie et bricolage</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-La guerre de 1914-18 avait provoqué une hausse des prix réels qui a été longue à se résorber. Les outils qui durent depuis 1900 environ ont parfois un prix réel en forte baisse, parfois aussi leur prix réel n'a pas de tendance nette, le dessin de l'outil et surtout le matériau, ayant changé. Souvent, les instruments électriques d'aujourd'hui sont moins chers que ceux, mécaniques, du début du vingtième siècle.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+La source principale était le catalogue Manufrance ; nous avons tenté des mises à jours, mais le métier a évolué.
+Certains outils sont restés les mêmes, d'autres n'existent plus ou sont électriques ; il est parfois difficile de les suivre.
+La guerre de 1914-18 avait provoqué une hausse des prix réels qui a été longue à se résorber. Les outils qui durent depuis 1900 environ ont parfois un prix réel en forte baisse, parfois aussi leur prix réel n'a pas de tendance nette, le dessin de l'outil, et surtout le matériau ayant changé. On note que, pour certains outils spécialisés, le prix réel a eu tendance à augmenter de 1969 à 1979. Souvent, les instruments électriques d'aujourd'hui sont moins chers que ceux, mécaniques du début du vingtième siècle.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,136 +554,136 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1909</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>0.2</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
-        <v>0.625</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>0.2</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>0.606061</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>0.15</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>0.454545</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>0.15</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>0.441176</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>0.15</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>0.441176</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1914</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>0.15</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>0.441176</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1915</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.39</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1916</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.44</v>
@@ -720,357 +721,357 @@
         <v>1919</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>1</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1920</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>0.4</v>
       </c>
       <c r="D13" s="4">
         <v>1.81</v>
       </c>
       <c r="E13" s="4">
-        <v>0.220994</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1921</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>0.4</v>
       </c>
       <c r="D14" s="4">
         <v>1.67</v>
       </c>
       <c r="E14" s="4">
-        <v>0.239521</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1922</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>0.5</v>
       </c>
       <c r="D15" s="4">
         <v>1.69</v>
       </c>
       <c r="E15" s="4">
-        <v>0.295858</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1923</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>0.45</v>
       </c>
       <c r="D16" s="4">
         <v>1.77</v>
       </c>
       <c r="E16" s="4">
-        <v>0.254237</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1924</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>0.5</v>
       </c>
       <c r="D17" s="4">
         <v>1.94</v>
       </c>
       <c r="E17" s="4">
-        <v>0.257732</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1925</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>0.5</v>
       </c>
       <c r="D18" s="4">
         <v>2.12</v>
       </c>
       <c r="E18" s="4">
-        <v>0.235849</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1926</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>0.45</v>
       </c>
       <c r="D19" s="4">
         <v>2.47</v>
       </c>
       <c r="E19" s="4">
-        <v>0.182186</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1927</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>0.55</v>
       </c>
       <c r="D20" s="4">
         <v>2.58</v>
       </c>
       <c r="E20" s="4">
-        <v>0.213178</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1928</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>0.55</v>
       </c>
       <c r="D21" s="4">
         <v>2.72</v>
       </c>
       <c r="E21" s="4">
-        <v>0.202206</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1929</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>0.6</v>
       </c>
       <c r="D22" s="4">
         <v>3.02</v>
       </c>
       <c r="E22" s="4">
-        <v>0.198675</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>0.65</v>
       </c>
       <c r="D23" s="4">
         <v>3.33</v>
       </c>
       <c r="E23" s="4">
-        <v>0.195195</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1931</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>0.7</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
       <c r="E24" s="4">
-        <v>0.212121</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1932</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>0.6</v>
       </c>
       <c r="D25" s="4">
         <v>3.19</v>
       </c>
       <c r="E25" s="4">
-        <v>0.188088</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>0.6</v>
       </c>
       <c r="D26" s="4">
         <v>3.06</v>
       </c>
       <c r="E26" s="4">
-        <v>0.196078</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>0.6</v>
       </c>
       <c r="D27" s="4">
         <v>3.1</v>
       </c>
       <c r="E27" s="4">
-        <v>0.193548</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1935</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>0.6</v>
       </c>
       <c r="D28" s="4">
         <v>3.15</v>
       </c>
       <c r="E28" s="4">
-        <v>0.190476</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1936</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>0.65</v>
       </c>
       <c r="D29" s="4">
         <v>3.97</v>
       </c>
       <c r="E29" s="4">
-        <v>0.163728</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1937</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>0.9</v>
       </c>
       <c r="D30" s="4">
         <v>5.32</v>
       </c>
       <c r="E30" s="4">
-        <v>0.169173</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1938</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>1</v>
       </c>
       <c r="D31" s="4">
         <v>5.9</v>
       </c>
       <c r="E31" s="4">
-        <v>0.169492</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1939</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4">
         <v>5.95</v>
       </c>
       <c r="E32" s="4"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>6.1</v>
@@ -1173,238 +1174,238 @@
         <v>1948</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="4">
         <v>61.58</v>
       </c>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1949</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>15.5</v>
       </c>
       <c r="D42" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E42" s="4">
-        <v>0.210369</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1950</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>14.5</v>
       </c>
       <c r="D43" s="4">
         <v>81.88</v>
       </c>
       <c r="E43" s="4">
-        <v>0.177088</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1951</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>18</v>
       </c>
       <c r="D44" s="4">
         <v>110.25</v>
       </c>
       <c r="E44" s="4">
-        <v>0.163265</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>15</v>
       </c>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4">
-        <v>0.113208</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>30</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>0.221811</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>30</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>0.207254</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1955</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>30</v>
       </c>
       <c r="D48" s="4">
         <v>155.75</v>
       </c>
       <c r="E48" s="4">
-        <v>0.192616</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1956</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>30</v>
       </c>
       <c r="D49" s="4">
         <v>170</v>
       </c>
       <c r="E49" s="4">
-        <v>0.176471</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1957</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>30</v>
       </c>
       <c r="D50" s="4">
         <v>180.5</v>
       </c>
       <c r="E50" s="4">
-        <v>0.166205</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1958</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>36</v>
       </c>
       <c r="D51" s="4">
         <v>207.5</v>
       </c>
       <c r="E51" s="4">
-        <v>0.173494</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>40</v>
       </c>
       <c r="D52" s="4">
         <v>221</v>
       </c>
       <c r="E52" s="4">
-        <v>0.180995</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1960</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>0.4</v>
       </c>
       <c r="D53" s="4">
         <v>2.35</v>
       </c>
       <c r="E53" s="4">
-        <v>0.170213</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1961</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>2.5</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1962</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>2.75</v>
@@ -1442,51 +1443,51 @@
         <v>1965</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>3.36</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1966</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>0.4</v>
       </c>
       <c r="D59" s="4">
         <v>3.56</v>
       </c>
       <c r="E59" s="4">
-        <v>0.11236</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1967</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>3.74</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1968</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>4.43</v>
@@ -2057,170 +2058,170 @@
         <v>2012</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.9</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>4</v>
       </c>
       <c r="D106" s="4">
         <v>15.07</v>
       </c>
       <c r="E106" s="4">
-        <v>0.265428</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2014</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>4</v>
       </c>
       <c r="D107" s="4">
         <v>15.23</v>
       </c>
       <c r="E107" s="4">
-        <v>0.26264</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2015</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>3.78</v>
       </c>
       <c r="D108" s="4">
         <v>15.38</v>
       </c>
       <c r="E108" s="4">
-        <v>0.245774</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2016</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>3.4</v>
       </c>
       <c r="D109" s="4">
         <v>15.47</v>
       </c>
       <c r="E109" s="4">
-        <v>0.21978</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2017</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>3.6</v>
       </c>
       <c r="D110" s="4">
         <v>15.62</v>
       </c>
       <c r="E110" s="4">
-        <v>0.230474</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>3.6</v>
       </c>
       <c r="D111" s="4">
         <v>15.81</v>
       </c>
       <c r="E111" s="4">
-        <v>0.227704</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2019</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>3.2</v>
       </c>
       <c r="D112" s="4">
         <v>16.05</v>
       </c>
       <c r="E112" s="4">
-        <v>0.199377</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2020</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>3.2</v>
       </c>
       <c r="D113" s="4">
         <v>16.24</v>
       </c>
       <c r="E113" s="4">
-        <v>0.197044</v>
+        <v>0.2</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">