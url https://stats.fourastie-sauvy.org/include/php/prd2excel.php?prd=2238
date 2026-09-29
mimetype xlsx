--- v0 (2025-11-01)
+++ v1 (2026-09-29)
@@ -569,119 +569,119 @@
       </c>
       <c r="C2" s="4">
         <v>2</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
         <v>6.25</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>2</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>6.060606</v>
+        <v>6.06</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>2</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>6.060606</v>
+        <v>6.06</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>2</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>5.882353</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1.8</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>5.294118</v>
+        <v>5.29</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1914</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1.8</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>5.294118</v>
+        <v>5.29</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1915</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.39</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1916</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.44</v>
@@ -1083,255 +1083,255 @@
         <v>1947</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>39.33</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1948</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>175</v>
       </c>
       <c r="D41" s="4">
         <v>61.58</v>
       </c>
       <c r="E41" s="4">
-        <v>2.841832</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1949</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>175</v>
       </c>
       <c r="D42" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E42" s="4">
-        <v>2.375136</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1950</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>173</v>
       </c>
       <c r="D43" s="4">
         <v>81.88</v>
       </c>
       <c r="E43" s="4">
-        <v>2.112848</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1951</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>222</v>
       </c>
       <c r="D44" s="4">
         <v>110.25</v>
       </c>
       <c r="E44" s="4">
-        <v>2.013605</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>263</v>
       </c>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4">
-        <v>1.984906</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>250</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>1.848429</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>250</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>1.727116</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1955</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>250</v>
       </c>
       <c r="D48" s="4">
         <v>155.75</v>
       </c>
       <c r="E48" s="4">
-        <v>1.605136</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1956</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>264</v>
       </c>
       <c r="D49" s="4">
         <v>170</v>
       </c>
       <c r="E49" s="4">
-        <v>1.552941</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1957</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>277</v>
       </c>
       <c r="D50" s="4">
         <v>180.5</v>
       </c>
       <c r="E50" s="4">
-        <v>1.534626</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1958</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>310</v>
       </c>
       <c r="D51" s="4">
         <v>207.5</v>
       </c>
       <c r="E51" s="4">
-        <v>1.493976</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>330</v>
       </c>
       <c r="D52" s="4">
         <v>221</v>
       </c>
       <c r="E52" s="4">
-        <v>1.493213</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1960</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>3.3</v>
       </c>
       <c r="D53" s="4">
         <v>2.35</v>
       </c>
       <c r="E53" s="4">
-        <v>1.404255</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1961</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>2.5</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1962</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>2.75</v>
@@ -1369,94 +1369,94 @@
         <v>1965</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>3.36</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1966</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4">
         <v>9.5</v>
       </c>
       <c r="D59" s="4">
         <v>3.56</v>
       </c>
       <c r="E59" s="4">
-        <v>2.668539</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1967</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>3.74</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1968</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>4.43</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1969</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>6.2</v>
       </c>
       <c r="D62" s="4">
         <v>4.77</v>
       </c>
       <c r="E62" s="4">
-        <v>1.29979</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1970</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>5.02</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1971</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>5.82</v>
@@ -1468,137 +1468,137 @@
         <v>1972</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>6.53</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1973</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>37</v>
       </c>
       <c r="D66" s="4">
         <v>7.74</v>
       </c>
       <c r="E66" s="4">
-        <v>4.780362</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1974</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1975</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>11.3</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1976</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
         <v>55.9</v>
       </c>
       <c r="D69" s="4">
         <v>12.8</v>
       </c>
       <c r="E69" s="4">
-        <v>4.367188</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1977</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>14.32</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1978</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>14.85</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1979</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4">
         <v>84</v>
       </c>
       <c r="D72" s="4">
         <v>16.72</v>
       </c>
       <c r="E72" s="4">
-        <v>5.023923</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1980</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="4">
         <v>21.22</v>
       </c>
       <c r="E73" s="4"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1981</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>22.82</v>
@@ -2000,170 +2000,170 @@
         <v>2012</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.9</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>7.1</v>
       </c>
       <c r="D106" s="4">
         <v>15.07</v>
       </c>
       <c r="E106" s="4">
-        <v>0.471135</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2014</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>7.9</v>
       </c>
       <c r="D107" s="4">
         <v>15.23</v>
       </c>
       <c r="E107" s="4">
-        <v>0.518713</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2015</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>9.4</v>
       </c>
       <c r="D108" s="4">
         <v>15.38</v>
       </c>
       <c r="E108" s="4">
-        <v>0.611183</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2016</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>9.4</v>
       </c>
       <c r="D109" s="4">
         <v>15.47</v>
       </c>
       <c r="E109" s="4">
-        <v>0.6076279999999999</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2017</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>9.49</v>
       </c>
       <c r="D110" s="4">
         <v>15.62</v>
       </c>
       <c r="E110" s="4">
-        <v>0.607554</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>9.99</v>
       </c>
       <c r="D111" s="4">
         <v>15.81</v>
       </c>
       <c r="E111" s="4">
-        <v>0.631879</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2019</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>10</v>
       </c>
       <c r="D112" s="4">
         <v>16.05</v>
       </c>
       <c r="E112" s="4">
-        <v>0.623053</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2020</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>10</v>
       </c>
       <c r="D113" s="4">
         <v>16.24</v>
       </c>
       <c r="E113" s="4">
-        <v>0.615764</v>
+        <v>0.62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">