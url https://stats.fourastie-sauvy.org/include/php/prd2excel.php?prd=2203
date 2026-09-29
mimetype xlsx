--- v0 (2025-10-30)
+++ v1 (2026-09-29)
@@ -39,53 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Nappe ronde</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Diamètre 180 cm. 1975 à 1987 : INSEE : 100 % polyamide. 2005 : Damart ; 2007 : La Redoute : polyester (au moins 50%).
 De 1975 à 1987, le prix réel est passé de près de 6 salaires horaires à près de trois. Depuis, il est plus faible encore (inférieur à 2), mais les modèles varient beaucoup !</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Table</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-Les habitudes changent ! Les formes également ; on n'a plus son "service de table" précieux et pour la vie. Le suivi des prix montre en tout cas que, sauf grand luxe, le prix réel de la vaisselle et des accessoires a baissé depuis un siècle.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Eléments de couverts et de services de tables.
+Les habitudes changent ! Les formes également. Le suivi des prix montre en tout cas que, sauf grand luxe, le prix réel de la vaisselle et des accessoires n'a pas augmenté depuis un siècle.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -550,255 +550,255 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1975</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>65.43000000000001</v>
       </c>
       <c r="D2" s="4">
         <v>11.3</v>
       </c>
       <c r="E2" s="4">
-        <v>5.790265</v>
+        <v>5.79</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1976</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>73.45</v>
       </c>
       <c r="D3" s="4">
         <v>12.8</v>
       </c>
       <c r="E3" s="4">
-        <v>5.738281</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1977</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>76.20999999999999</v>
       </c>
       <c r="D4" s="4">
         <v>14.32</v>
       </c>
       <c r="E4" s="4">
-        <v>5.321927</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1978</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>78.06</v>
       </c>
       <c r="D5" s="4">
         <v>14.85</v>
       </c>
       <c r="E5" s="4">
-        <v>5.256566</v>
+        <v>5.26</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1979</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>84.18000000000001</v>
       </c>
       <c r="D6" s="4">
         <v>16.72</v>
       </c>
       <c r="E6" s="4">
-        <v>5.034689</v>
+        <v>5.03</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1980</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>92.67</v>
       </c>
       <c r="D7" s="4">
         <v>21.22</v>
       </c>
       <c r="E7" s="4">
-        <v>4.367107</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1981</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>102.68</v>
       </c>
       <c r="D8" s="4">
         <v>22.82</v>
       </c>
       <c r="E8" s="4">
-        <v>4.499562</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1982</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>109.47</v>
       </c>
       <c r="D9" s="4">
         <v>27.8</v>
       </c>
       <c r="E9" s="4">
-        <v>3.93777</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1983</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>115.4</v>
       </c>
       <c r="D10" s="4">
         <v>31.18</v>
       </c>
       <c r="E10" s="4">
-        <v>3.70109</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1984</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>113.62</v>
       </c>
       <c r="D11" s="4">
         <v>34.12</v>
       </c>
       <c r="E11" s="4">
-        <v>3.330012</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1985</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>109.14</v>
       </c>
       <c r="D12" s="4">
         <v>36.89</v>
       </c>
       <c r="E12" s="4">
-        <v>2.958525</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1986</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>111.2</v>
       </c>
       <c r="D13" s="4">
         <v>38.47</v>
       </c>
       <c r="E13" s="4">
-        <v>2.890564</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1987</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>114.44</v>
       </c>
       <c r="D14" s="4">
         <v>40.02</v>
       </c>
       <c r="E14" s="4">
-        <v>2.85957</v>
+        <v>2.86</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1988</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>41.11</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1989</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>42.83</v>
@@ -992,302 +992,302 @@
         <v>2004</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="4">
         <v>11.84</v>
       </c>
       <c r="E31" s="4"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>2005</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>16.5</v>
       </c>
       <c r="D32" s="4">
         <v>12.51</v>
       </c>
       <c r="E32" s="4">
-        <v>1.318945</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2006</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>16.5</v>
       </c>
       <c r="D33" s="4">
         <v>13.04</v>
       </c>
       <c r="E33" s="4">
-        <v>1.265337</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2007</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>25</v>
       </c>
       <c r="D34" s="4">
         <v>13.34</v>
       </c>
       <c r="E34" s="4">
-        <v>1.874063</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2008</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>25</v>
       </c>
       <c r="D35" s="4">
         <v>13.77</v>
       </c>
       <c r="E35" s="4">
-        <v>1.815541</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2009</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4">
         <v>14.02</v>
       </c>
       <c r="E36" s="4"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>2010</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>26.9</v>
       </c>
       <c r="D37" s="4">
         <v>14.18</v>
       </c>
       <c r="E37" s="4">
-        <v>1.897038</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>2011</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="4">
         <v>17.9</v>
       </c>
       <c r="D38" s="4">
         <v>14.43</v>
       </c>
       <c r="E38" s="4">
-        <v>1.240471</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>2012</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C39" s="4">
         <v>11.8</v>
       </c>
       <c r="D39" s="4">
         <v>14.9</v>
       </c>
       <c r="E39" s="4">
-        <v>0.791946</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>2013</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4">
         <v>20.93</v>
       </c>
       <c r="D40" s="4">
         <v>15.07</v>
       </c>
       <c r="E40" s="4">
-        <v>1.388852</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2014</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>11.18</v>
       </c>
       <c r="D41" s="4">
         <v>15.23</v>
       </c>
       <c r="E41" s="4">
-        <v>0.734077</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2015</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>14.96</v>
       </c>
       <c r="D42" s="4">
         <v>15.38</v>
       </c>
       <c r="E42" s="4">
-        <v>0.972692</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2016</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>10.99</v>
       </c>
       <c r="D43" s="4">
         <v>15.47</v>
       </c>
       <c r="E43" s="4">
-        <v>0.710407</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2017</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>8.720000000000001</v>
       </c>
       <c r="D44" s="4">
         <v>15.62</v>
       </c>
       <c r="E44" s="4">
-        <v>0.5582589999999999</v>
+        <v>0.5600000000000001</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2018</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>10.8</v>
       </c>
       <c r="D45" s="4">
         <v>15.81</v>
       </c>
       <c r="E45" s="4">
-        <v>0.6831120000000001</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2019</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>7.9</v>
       </c>
       <c r="D46" s="4">
         <v>16.05</v>
       </c>
       <c r="E46" s="4">
-        <v>0.492212</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2020</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>9.9</v>
       </c>
       <c r="D47" s="4">
         <v>16.24</v>
       </c>
       <c r="E47" s="4">
-        <v>0.609606</v>
+        <v>0.61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">