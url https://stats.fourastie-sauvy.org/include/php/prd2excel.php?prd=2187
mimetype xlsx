--- v0 (2025-11-02)
+++ v1 (2026-09-29)
@@ -39,53 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Repose pied pour canapé ou fauteuil</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Pour la période précédente, voir "Banc de pied". Ikéa, depuis 1985 : Repose-pieds Poang, structure en hêtre multiplis moulé par compression,  hauteur 41cm ; 2019, placage bois, 39 cm.
 Par rapport au comportement général de la série, le prix 1985 semble avoir été exceptionnellement faible, et le prix 2013 assez élevé ; cependant, le prix réel a été divisé par près de 6 entre 1986 et 2018.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Maison</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix :Jean Fourastié opposait le prix de la glace à celui de la tapisserie. La tapisserie était moins chère que la glace au temps où Louis XIV commandait la galerie des glace ;  la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace, produit manufacturé sur lequel le progrès technique a été énorme, a vu son prix réel baisser vertigineusement.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Sous cette rubrique "Maison" figurent à la fois le mobilier et les objets usuels pour l'équipement des ménages. La plupart de ces objets quand ils restent usuels, ont vu leur prix réel baisser fortement, notamment pendant les Trente Glorieuses, mais aussi depuis.
+Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix. La plupart de des prix réels d'objets manifacturés baissent, car ces produits font l'objet d'un progrès technique important. Jean Fourastié opposait le prix de la glace à celui de la tapisserie : moins chère que la glace au temps où Louis XIV commandait la galerie des glaces, la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace a baissé vertigineusement.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -550,618 +550,618 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1985</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>230</v>
       </c>
       <c r="D2" s="4">
         <v>36.89</v>
       </c>
       <c r="E2" s="4">
-        <v>6.234752</v>
+        <v>6.23</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1986</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>490</v>
       </c>
       <c r="D3" s="4">
         <v>38.47</v>
       </c>
       <c r="E3" s="4">
-        <v>12.737198</v>
+        <v>12.74</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1987</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>500</v>
       </c>
       <c r="D4" s="4">
         <v>40.02</v>
       </c>
       <c r="E4" s="4">
-        <v>12.493753</v>
+        <v>12.49</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1988</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>520</v>
       </c>
       <c r="D5" s="4">
         <v>41.11</v>
       </c>
       <c r="E5" s="4">
-        <v>12.648991</v>
+        <v>12.65</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1989</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>520</v>
       </c>
       <c r="D6" s="4">
         <v>42.83</v>
       </c>
       <c r="E6" s="4">
-        <v>12.141023</v>
+        <v>12.14</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1990</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>550</v>
       </c>
       <c r="D7" s="4">
         <v>44.66</v>
       </c>
       <c r="E7" s="4">
-        <v>12.315271</v>
+        <v>12.32</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1991</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>520</v>
       </c>
       <c r="D8" s="4">
         <v>46.84</v>
       </c>
       <c r="E8" s="4">
-        <v>11.101623</v>
+        <v>11.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1992</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>630</v>
       </c>
       <c r="D9" s="4">
         <v>48.69</v>
       </c>
       <c r="E9" s="4">
-        <v>12.939002</v>
+        <v>12.94</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1993</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>540</v>
       </c>
       <c r="D10" s="4">
         <v>49.94</v>
       </c>
       <c r="E10" s="4">
-        <v>10.812976</v>
+        <v>10.81</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1994</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>540</v>
       </c>
       <c r="D11" s="4">
         <v>51.03</v>
       </c>
       <c r="E11" s="4">
-        <v>10.582011</v>
+        <v>10.58</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1995</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>540</v>
       </c>
       <c r="D12" s="4">
         <v>58.03</v>
       </c>
       <c r="E12" s="4">
-        <v>9.305531999999999</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1996</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>540</v>
       </c>
       <c r="D13" s="4">
         <v>60.11</v>
       </c>
       <c r="E13" s="4">
-        <v>8.98353</v>
+        <v>8.98</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1997</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>550</v>
       </c>
       <c r="D14" s="4">
         <v>61.87</v>
       </c>
       <c r="E14" s="4">
-        <v>8.889607</v>
+        <v>8.890000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1998</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>550</v>
       </c>
       <c r="D15" s="4">
         <v>63.71</v>
       </c>
       <c r="E15" s="4">
-        <v>8.632868</v>
+        <v>8.630000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1999</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>498</v>
       </c>
       <c r="D16" s="4">
         <v>64.75</v>
       </c>
       <c r="E16" s="4">
-        <v>7.69112</v>
+        <v>7.69</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>2000</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>66.19</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>2001</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>398</v>
       </c>
       <c r="D18" s="4">
         <v>69.95</v>
       </c>
       <c r="E18" s="4">
-        <v>5.689778</v>
+        <v>5.69</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>2002</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="4">
         <v>65</v>
       </c>
       <c r="D19" s="4">
         <v>10.8</v>
       </c>
       <c r="E19" s="4">
-        <v>6.018519</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>2003</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
         <v>49</v>
       </c>
       <c r="D20" s="4">
         <v>11.22</v>
       </c>
       <c r="E20" s="4">
-        <v>4.367201</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>2004</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>11.84</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>2005</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>12.51</v>
       </c>
       <c r="E22" s="4"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>2006</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="4">
         <v>36</v>
       </c>
       <c r="D23" s="4">
         <v>13.04</v>
       </c>
       <c r="E23" s="4">
-        <v>2.760736</v>
+        <v>2.76</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>2007</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4">
         <v>13.34</v>
       </c>
       <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>2008</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="4">
         <v>39</v>
       </c>
       <c r="D25" s="4">
         <v>13.77</v>
       </c>
       <c r="E25" s="4">
-        <v>2.832244</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>2009</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4">
         <v>14.02</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>2010</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4">
         <v>14.18</v>
       </c>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>2011</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="4">
         <v>29</v>
       </c>
       <c r="D28" s="4">
         <v>14.43</v>
       </c>
       <c r="E28" s="4">
-        <v>2.009702</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>2012</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4">
         <v>14.9</v>
       </c>
       <c r="E29" s="4"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>2013</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>49</v>
       </c>
       <c r="D30" s="4">
         <v>15.07</v>
       </c>
       <c r="E30" s="4">
-        <v>3.251493</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>2014</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="4">
         <v>35</v>
       </c>
       <c r="D31" s="4">
         <v>15.23</v>
       </c>
       <c r="E31" s="4">
-        <v>2.298096</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>2015</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>35</v>
       </c>
       <c r="D32" s="4">
         <v>15.38</v>
       </c>
       <c r="E32" s="4">
-        <v>2.275683</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>2016</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="4">
         <v>35</v>
       </c>
       <c r="D33" s="4">
         <v>15.47</v>
       </c>
       <c r="E33" s="4">
-        <v>2.262443</v>
+        <v>2.26</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>2017</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
         <v>35</v>
       </c>
       <c r="D34" s="4">
         <v>15.62</v>
       </c>
       <c r="E34" s="4">
-        <v>2.240717</v>
+        <v>2.24</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>2018</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="4">
         <v>35</v>
       </c>
       <c r="D35" s="4">
         <v>15.81</v>
       </c>
       <c r="E35" s="4">
-        <v>2.213789</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>2019</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="4">
         <v>44.99</v>
       </c>
       <c r="D36" s="4">
         <v>16.05</v>
       </c>
       <c r="E36" s="4">
-        <v>2.803115</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>2020</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="4">
         <v>44.99</v>
       </c>
       <c r="D37" s="4">
         <v>16.24</v>
       </c>
       <c r="E37" s="4">
-        <v>2.77032</v>
+        <v>2.77</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">