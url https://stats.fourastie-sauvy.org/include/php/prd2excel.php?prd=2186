--- v0 (2025-11-02)
+++ v1 (2026-09-29)
@@ -26,66 +26,66 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Réveil</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance de1900 à 1979, le moins cher, mécanique. 2012 : Cuisine et maison, réveil silencieux et lumineux, à piles ; 2013 : Casio. 2014 : le moins cher sur Amazon ; 2018, numérique, à piles, capteur de nuit ; 2020, à quartz, pile non comprise.
-Le prix réel a beaucoup baissé, avec de fortes remontées avec chaque guerre ; un réveil électronique avec température et éclairage de nuit coûte aujourd'hui moins d'un demi salaire horaire, contre  un réveil mécanique qui en coûtait 17 en 1900, et qu'il fallait remonter.</t>
+Le prix réel a beaucoup baissé, avec de fortes remontées avec chaque guerre ; un réveil électronique avec température et éclairage de nuit coûte aujourd'hui un demi salaire horaire, contre  un réveil mécanique qui en coûtait 17 en 1900, alors qu'il fallait le remonter.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Maison</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix :Jean Fourastié opposait le prix de la glace à celui de la tapisserie. La tapisserie était moins chère que la glace au temps où Louis XIV commandait la galerie des glace ;  la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace, produit manufacturé sur lequel le progrès technique a été énorme, a vu son prix réel baisser vertigineusement.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Sous cette rubrique "Maison" figurent à la fois le mobilier et les objets usuels pour l'équipement des ménages. La plupart de ces objets quand ils restent usuels, ont vu leur prix réel baisser fortement, notamment pendant les Trente Glorieuses, mais aussi depuis.
+Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix. La plupart de des prix réels d'objets manifacturés baissent, car ces produits font l'objet d'un progrès technique important. Jean Fourastié opposait le prix de la glace à celui de la tapisserie : moins chère que la glace au temps où Louis XIV commandait la galerie des glaces, la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace a baissé vertigineusement.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,289 +553,289 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1900</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>5</v>
       </c>
       <c r="D2" s="4">
         <v>0.29</v>
       </c>
       <c r="E2" s="4">
-        <v>17.241379</v>
+        <v>17.24</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1901</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>5</v>
       </c>
       <c r="D3" s="4">
         <v>0.29</v>
       </c>
       <c r="E3" s="4">
-        <v>17.241379</v>
+        <v>17.24</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1902</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>5</v>
       </c>
       <c r="D4" s="4">
         <v>0.3</v>
       </c>
       <c r="E4" s="4">
-        <v>16.666667</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1903</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>5</v>
       </c>
       <c r="D5" s="4">
         <v>0.3</v>
       </c>
       <c r="E5" s="4">
-        <v>16.666667</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1904</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>5</v>
       </c>
       <c r="D6" s="4">
         <v>0.3</v>
       </c>
       <c r="E6" s="4">
-        <v>16.666667</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1905</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>5</v>
       </c>
       <c r="D7" s="4">
         <v>0.3</v>
       </c>
       <c r="E7" s="4">
-        <v>16.666667</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1906</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>3.75</v>
       </c>
       <c r="D8" s="4">
         <v>0.31</v>
       </c>
       <c r="E8" s="4">
-        <v>12.096774</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1907</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>3.85</v>
       </c>
       <c r="D9" s="4">
         <v>0.32</v>
       </c>
       <c r="E9" s="4">
-        <v>12.03125</v>
+        <v>12.03</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1908</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>3.75</v>
       </c>
       <c r="D10" s="4">
         <v>0.32</v>
       </c>
       <c r="E10" s="4">
-        <v>11.71875</v>
+        <v>11.72</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1909</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>2.5</v>
       </c>
       <c r="D11" s="4">
         <v>0.32</v>
       </c>
       <c r="E11" s="4">
-        <v>7.8125</v>
+        <v>7.81</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1910</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>2.25</v>
       </c>
       <c r="D12" s="4">
         <v>0.33</v>
       </c>
       <c r="E12" s="4">
-        <v>6.818182</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1911</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>2.35</v>
       </c>
       <c r="D13" s="4">
         <v>0.33</v>
       </c>
       <c r="E13" s="4">
-        <v>7.121212</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1912</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>2.35</v>
       </c>
       <c r="D14" s="4">
         <v>0.34</v>
       </c>
       <c r="E14" s="4">
-        <v>6.911765</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1913</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>2.45</v>
       </c>
       <c r="D15" s="4">
         <v>0.34</v>
       </c>
       <c r="E15" s="4">
-        <v>7.205882</v>
+        <v>7.21</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1914</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>2.45</v>
       </c>
       <c r="D16" s="4">
         <v>0.34</v>
       </c>
       <c r="E16" s="4">
-        <v>7.205882</v>
+        <v>7.21</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1915</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>0.39</v>
       </c>
       <c r="E17" s="4"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1916</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>0.44</v>
@@ -873,349 +873,349 @@
         <v>1919</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>1</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1920</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>30</v>
       </c>
       <c r="D22" s="4">
         <v>1.81</v>
       </c>
       <c r="E22" s="4">
-        <v>16.574586</v>
+        <v>16.57</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1921</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>27</v>
       </c>
       <c r="D23" s="4">
         <v>1.67</v>
       </c>
       <c r="E23" s="4">
-        <v>16.167665</v>
+        <v>16.17</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1922</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4">
         <v>1.69</v>
       </c>
       <c r="E24" s="4"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1923</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4">
         <v>1.77</v>
       </c>
       <c r="E25" s="4"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1924</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>17.5</v>
       </c>
       <c r="D26" s="4">
         <v>1.94</v>
       </c>
       <c r="E26" s="4">
-        <v>9.020619</v>
+        <v>9.02</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1925</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>18</v>
       </c>
       <c r="D27" s="4">
         <v>2.12</v>
       </c>
       <c r="E27" s="4">
-        <v>8.490565999999999</v>
+        <v>8.49</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1926</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>23</v>
       </c>
       <c r="D28" s="4">
         <v>2.47</v>
       </c>
       <c r="E28" s="4">
-        <v>9.311741</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1927</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>24</v>
       </c>
       <c r="D29" s="4">
         <v>2.58</v>
       </c>
       <c r="E29" s="4">
-        <v>9.302326000000001</v>
+        <v>9.300000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1928</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>19.5</v>
       </c>
       <c r="D30" s="4">
         <v>2.72</v>
       </c>
       <c r="E30" s="4">
-        <v>7.169118</v>
+        <v>7.17</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1929</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>22</v>
       </c>
       <c r="D31" s="4">
         <v>3.02</v>
       </c>
       <c r="E31" s="4">
-        <v>7.284768</v>
+        <v>7.28</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1930</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>22.5</v>
       </c>
       <c r="D32" s="4">
         <v>3.33</v>
       </c>
       <c r="E32" s="4">
-        <v>6.756757</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1931</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>24</v>
       </c>
       <c r="D33" s="4">
         <v>3.3</v>
       </c>
       <c r="E33" s="4">
-        <v>7.272727</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1932</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>22</v>
       </c>
       <c r="D34" s="4">
         <v>3.19</v>
       </c>
       <c r="E34" s="4">
-        <v>6.896552</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1933</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>21.5</v>
       </c>
       <c r="D35" s="4">
         <v>3.06</v>
       </c>
       <c r="E35" s="4">
-        <v>7.026144</v>
+        <v>7.03</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1934</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>17</v>
       </c>
       <c r="D36" s="4">
         <v>3.1</v>
       </c>
       <c r="E36" s="4">
-        <v>5.483871</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1935</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>17</v>
       </c>
       <c r="D37" s="4">
         <v>3.15</v>
       </c>
       <c r="E37" s="4">
-        <v>5.396825</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1936</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>17.75</v>
       </c>
       <c r="D38" s="4">
         <v>3.97</v>
       </c>
       <c r="E38" s="4">
-        <v>4.471033</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1937</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>28</v>
       </c>
       <c r="D39" s="4">
         <v>5.32</v>
       </c>
       <c r="E39" s="4">
-        <v>5.263158</v>
+        <v>5.26</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1938</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>33</v>
       </c>
       <c r="D40" s="4">
         <v>5.9</v>
       </c>
       <c r="E40" s="4">
-        <v>5.59322</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1939</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="4">
         <v>5.95</v>
       </c>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1940</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>6.1</v>
@@ -1305,255 +1305,255 @@
         <v>1947</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4">
         <v>39.33</v>
       </c>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1948</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>1075</v>
       </c>
       <c r="D50" s="4">
         <v>61.58</v>
       </c>
       <c r="E50" s="4">
-        <v>17.456967</v>
+        <v>17.46</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1949</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>1075</v>
       </c>
       <c r="D51" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E51" s="4">
-        <v>14.590119</v>
+        <v>14.59</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1950</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>800</v>
       </c>
       <c r="D52" s="4">
         <v>81.88</v>
       </c>
       <c r="E52" s="4">
-        <v>9.770396</v>
+        <v>9.77</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1951</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>890</v>
       </c>
       <c r="D53" s="4">
         <v>110.25</v>
       </c>
       <c r="E53" s="4">
-        <v>8.072562</v>
+        <v>8.07</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1952</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>1350</v>
       </c>
       <c r="D54" s="4">
         <v>132.5</v>
       </c>
       <c r="E54" s="4">
-        <v>10.188679</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1953</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>895</v>
       </c>
       <c r="D55" s="4">
         <v>135.25</v>
       </c>
       <c r="E55" s="4">
-        <v>6.617375</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1954</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>995</v>
       </c>
       <c r="D56" s="4">
         <v>144.75</v>
       </c>
       <c r="E56" s="4">
-        <v>6.873921</v>
+        <v>6.87</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1955</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>1030</v>
       </c>
       <c r="D57" s="4">
         <v>155.75</v>
       </c>
       <c r="E57" s="4">
-        <v>6.613162</v>
+        <v>6.61</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1956</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C58" s="4">
         <v>1200</v>
       </c>
       <c r="D58" s="4">
         <v>170</v>
       </c>
       <c r="E58" s="4">
-        <v>7.058824</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1957</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="4">
         <v>1380</v>
       </c>
       <c r="D59" s="4">
         <v>180.5</v>
       </c>
       <c r="E59" s="4">
-        <v>7.645429</v>
+        <v>7.65</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1958</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C60" s="4">
         <v>1590</v>
       </c>
       <c r="D60" s="4">
         <v>207.5</v>
       </c>
       <c r="E60" s="4">
-        <v>7.662651</v>
+        <v>7.66</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1959</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
         <v>1650</v>
       </c>
       <c r="D61" s="4">
         <v>221</v>
       </c>
       <c r="E61" s="4">
-        <v>7.466063</v>
+        <v>7.47</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1960</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>16.5</v>
       </c>
       <c r="D62" s="4">
         <v>2.35</v>
       </c>
       <c r="E62" s="4">
-        <v>7.021277</v>
+        <v>7.02</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1961</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>2.5</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1962</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>2.75</v>
@@ -1591,94 +1591,94 @@
         <v>1965</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>3.36</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1966</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4">
         <v>18</v>
       </c>
       <c r="D68" s="4">
         <v>3.56</v>
       </c>
       <c r="E68" s="4">
-        <v>5.05618</v>
+        <v>5.06</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1967</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4">
         <v>3.74</v>
       </c>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1968</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>4.43</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1969</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4">
         <v>16.5</v>
       </c>
       <c r="D71" s="4">
         <v>4.77</v>
       </c>
       <c r="E71" s="4">
-        <v>3.459119</v>
+        <v>3.46</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1970</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>5.02</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1971</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="4">
         <v>5.82</v>
@@ -1690,51 +1690,51 @@
         <v>1972</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>6.53</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1973</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4">
         <v>27</v>
       </c>
       <c r="D75" s="4">
         <v>7.74</v>
       </c>
       <c r="E75" s="4">
-        <v>3.488372</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1974</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4"/>
       <c r="D76" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E76" s="4"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1975</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4">
         <v>11.3</v>
@@ -1776,51 +1776,51 @@
         <v>1978</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C80" s="4"/>
       <c r="D80" s="4">
         <v>14.85</v>
       </c>
       <c r="E80" s="4"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1979</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C81" s="4">
         <v>60</v>
       </c>
       <c r="D81" s="4">
         <v>16.72</v>
       </c>
       <c r="E81" s="4">
-        <v>3.588517</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1980</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C82" s="4"/>
       <c r="D82" s="4">
         <v>21.22</v>
       </c>
       <c r="E82" s="4"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1981</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4"/>
       <c r="D83" s="4">
         <v>22.82</v>
@@ -2209,187 +2209,187 @@
         <v>2011</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4"/>
       <c r="D113" s="4">
         <v>14.43</v>
       </c>
       <c r="E113" s="4"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2012</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>5.95</v>
       </c>
       <c r="D114" s="4">
         <v>14.9</v>
       </c>
       <c r="E114" s="4">
-        <v>0.399329</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2013</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>6.8</v>
       </c>
       <c r="D115" s="4">
         <v>15.07</v>
       </c>
       <c r="E115" s="4">
-        <v>0.451228</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2014</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="4">
         <v>4.8</v>
       </c>
       <c r="D116" s="4">
         <v>15.23</v>
       </c>
       <c r="E116" s="4">
-        <v>0.315167</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>2015</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C117" s="4">
         <v>7</v>
       </c>
       <c r="D117" s="4">
         <v>15.38</v>
       </c>
       <c r="E117" s="4">
-        <v>0.455137</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>2016</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C118" s="4">
         <v>3.62</v>
       </c>
       <c r="D118" s="4">
         <v>15.47</v>
       </c>
       <c r="E118" s="4">
-        <v>0.234001</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119">
         <v>2017</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C119" s="4">
         <v>3.86</v>
       </c>
       <c r="D119" s="4">
         <v>15.62</v>
       </c>
       <c r="E119" s="4">
-        <v>0.247119</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120">
         <v>2018</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C120" s="4">
         <v>7.9</v>
       </c>
       <c r="D120" s="4">
         <v>15.81</v>
       </c>
       <c r="E120" s="4">
-        <v>0.499684</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121">
         <v>2019</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="4">
         <v>6.21</v>
       </c>
       <c r="D121" s="4">
         <v>16.05</v>
       </c>
       <c r="E121" s="4">
-        <v>0.386916</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122">
         <v>2020</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C122" s="4">
         <v>3.99</v>
       </c>
       <c r="D122" s="4">
         <v>16.24</v>
       </c>
       <c r="E122" s="4">
-        <v>0.24569</v>
+        <v>0.25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">