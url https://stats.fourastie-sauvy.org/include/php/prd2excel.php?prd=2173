--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,53 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Traversin</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1911 à 1979 : plume, qualité courante, 1,40 m. 2007 La Redoute, plumes de canard, anti-acariens.
 Le prix réel a été divisé par plus de 10 depuis 1911.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Maison</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix :Jean Fourastié opposait le prix de la glace à celui de la tapisserie. La tapisserie était moins chère que la glace au temps où Louis XIV commandait la galerie des glace ;  la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace, produit manufacturé sur lequel le progrès technique a été énorme, a vu son prix réel baisser vertigineusement.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Sous cette rubrique "Maison" figurent à la fois le mobilier et les objets usuels pour l'équipement des ménages. La plupart de ces objets quand ils restent usuels, ont vu leur prix réel baisser fortement, notamment pendant les Trente Glorieuses, mais aussi depuis.
+Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix. La plupart de des prix réels d'objets manifacturés baissent, car ces produits font l'objet d'un progrès technique important. Jean Fourastié opposait le prix de la glace à celui de la tapisserie : moins chère que la glace au temps où Louis XIV commandait la galerie des glaces, la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace a baissé vertigineusement.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,102 +553,102 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1911</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>9</v>
       </c>
       <c r="D2" s="4">
         <v>0.33</v>
       </c>
       <c r="E2" s="4">
-        <v>27.272727</v>
+        <v>27.27</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1912</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>9.5</v>
       </c>
       <c r="D3" s="4">
         <v>0.34</v>
       </c>
       <c r="E3" s="4">
-        <v>27.941176</v>
+        <v>27.94</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1913</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>9</v>
       </c>
       <c r="D4" s="4">
         <v>0.34</v>
       </c>
       <c r="E4" s="4">
-        <v>26.470588</v>
+        <v>26.47</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1914</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>7.75</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>22.794118</v>
+        <v>22.79</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1915</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4">
         <v>0.39</v>
       </c>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1916</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4">
         <v>0.44</v>
@@ -686,357 +686,357 @@
         <v>1919</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>1</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1920</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>43</v>
       </c>
       <c r="D11" s="4">
         <v>1.81</v>
       </c>
       <c r="E11" s="4">
-        <v>23.756906</v>
+        <v>23.76</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1921</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>48</v>
       </c>
       <c r="D12" s="4">
         <v>1.67</v>
       </c>
       <c r="E12" s="4">
-        <v>28.742515</v>
+        <v>28.74</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1922</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>48</v>
       </c>
       <c r="D13" s="4">
         <v>1.69</v>
       </c>
       <c r="E13" s="4">
-        <v>28.402367</v>
+        <v>28.4</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1923</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>53</v>
       </c>
       <c r="D14" s="4">
         <v>1.77</v>
       </c>
       <c r="E14" s="4">
-        <v>29.943503</v>
+        <v>29.94</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1924</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>61</v>
       </c>
       <c r="D15" s="4">
         <v>1.94</v>
       </c>
       <c r="E15" s="4">
-        <v>31.443299</v>
+        <v>31.44</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1925</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>65</v>
       </c>
       <c r="D16" s="4">
         <v>2.12</v>
       </c>
       <c r="E16" s="4">
-        <v>30.660377</v>
+        <v>30.66</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1926</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>87</v>
       </c>
       <c r="D17" s="4">
         <v>2.47</v>
       </c>
       <c r="E17" s="4">
-        <v>35.222672</v>
+        <v>35.22</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1927</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>88</v>
       </c>
       <c r="D18" s="4">
         <v>2.58</v>
       </c>
       <c r="E18" s="4">
-        <v>34.108527</v>
+        <v>34.11</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1928</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>83</v>
       </c>
       <c r="D19" s="4">
         <v>2.72</v>
       </c>
       <c r="E19" s="4">
-        <v>30.514706</v>
+        <v>30.51</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1929</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>82</v>
       </c>
       <c r="D20" s="4">
         <v>3.02</v>
       </c>
       <c r="E20" s="4">
-        <v>27.152318</v>
+        <v>27.15</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1930</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>73</v>
       </c>
       <c r="D21" s="4">
         <v>3.33</v>
       </c>
       <c r="E21" s="4">
-        <v>21.921922</v>
+        <v>21.92</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1931</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>73</v>
       </c>
       <c r="D22" s="4">
         <v>3.3</v>
       </c>
       <c r="E22" s="4">
-        <v>22.121212</v>
+        <v>22.12</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1932</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>63</v>
       </c>
       <c r="D23" s="4">
         <v>3.19</v>
       </c>
       <c r="E23" s="4">
-        <v>19.749216</v>
+        <v>19.75</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1933</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>58.5</v>
       </c>
       <c r="D24" s="4">
         <v>3.06</v>
       </c>
       <c r="E24" s="4">
-        <v>19.117647</v>
+        <v>19.12</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1934</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>57</v>
       </c>
       <c r="D25" s="4">
         <v>3.1</v>
       </c>
       <c r="E25" s="4">
-        <v>18.387097</v>
+        <v>18.39</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1935</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>49</v>
       </c>
       <c r="D26" s="4">
         <v>3.15</v>
       </c>
       <c r="E26" s="4">
-        <v>15.555556</v>
+        <v>15.56</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1936</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>46</v>
       </c>
       <c r="D27" s="4">
         <v>3.97</v>
       </c>
       <c r="E27" s="4">
-        <v>11.586902</v>
+        <v>11.59</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1937</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>59</v>
       </c>
       <c r="D28" s="4">
         <v>5.32</v>
       </c>
       <c r="E28" s="4">
-        <v>11.090226</v>
+        <v>11.09</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1938</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>68</v>
       </c>
       <c r="D29" s="4">
         <v>5.9</v>
       </c>
       <c r="E29" s="4">
-        <v>11.525424</v>
+        <v>11.53</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1939</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4">
         <v>5.95</v>
       </c>
       <c r="E30" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1940</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="4">
         <v>6.1</v>
@@ -1139,387 +1139,387 @@
         <v>1948</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4">
         <v>61.58</v>
       </c>
       <c r="E39" s="4"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1949</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>1280</v>
       </c>
       <c r="D40" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E40" s="4">
-        <v>17.372421</v>
+        <v>17.37</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1950</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>1585</v>
       </c>
       <c r="D41" s="4">
         <v>81.88</v>
       </c>
       <c r="E41" s="4">
-        <v>19.357596</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1951</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>2415</v>
       </c>
       <c r="D42" s="4">
         <v>110.25</v>
       </c>
       <c r="E42" s="4">
-        <v>21.904762</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1952</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>2715</v>
       </c>
       <c r="D43" s="4">
         <v>132.5</v>
       </c>
       <c r="E43" s="4">
-        <v>20.490566</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1953</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>1840</v>
       </c>
       <c r="D44" s="4">
         <v>135.25</v>
       </c>
       <c r="E44" s="4">
-        <v>13.604436</v>
+        <v>13.6</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1954</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>1840</v>
       </c>
       <c r="D45" s="4">
         <v>144.75</v>
       </c>
       <c r="E45" s="4">
-        <v>12.711572</v>
+        <v>12.71</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1955</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>1840</v>
       </c>
       <c r="D46" s="4">
         <v>155.75</v>
       </c>
       <c r="E46" s="4">
-        <v>11.813804</v>
+        <v>11.81</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1956</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>1800</v>
       </c>
       <c r="D47" s="4">
         <v>170</v>
       </c>
       <c r="E47" s="4">
-        <v>10.588235</v>
+        <v>10.59</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1957</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>1920</v>
       </c>
       <c r="D48" s="4">
         <v>180.5</v>
       </c>
       <c r="E48" s="4">
-        <v>10.637119</v>
+        <v>10.64</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1958</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>2230</v>
       </c>
       <c r="D49" s="4">
         <v>207.5</v>
       </c>
       <c r="E49" s="4">
-        <v>10.746988</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1959</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>2200</v>
       </c>
       <c r="D50" s="4">
         <v>221</v>
       </c>
       <c r="E50" s="4">
-        <v>9.954751</v>
+        <v>9.949999999999999</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1960</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>20.7</v>
       </c>
       <c r="D51" s="4">
         <v>2.35</v>
       </c>
       <c r="E51" s="4">
-        <v>8.808510999999999</v>
+        <v>8.81</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1961</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>20.7</v>
       </c>
       <c r="D52" s="4">
         <v>2.5</v>
       </c>
       <c r="E52" s="4">
         <v>8.279999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1962</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>20.7</v>
       </c>
       <c r="D53" s="4">
         <v>2.75</v>
       </c>
       <c r="E53" s="4">
-        <v>7.527273</v>
+        <v>7.53</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1963</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>21</v>
       </c>
       <c r="D54" s="4">
         <v>2.98</v>
       </c>
       <c r="E54" s="4">
-        <v>7.04698</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1964</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>20.7</v>
       </c>
       <c r="D55" s="4">
         <v>3.17</v>
       </c>
       <c r="E55" s="4">
-        <v>6.529968</v>
+        <v>6.53</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1965</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>20.7</v>
       </c>
       <c r="D56" s="4">
         <v>3.36</v>
       </c>
       <c r="E56" s="4">
-        <v>6.160714</v>
+        <v>6.16</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1966</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>20.7</v>
       </c>
       <c r="D57" s="4">
         <v>3.56</v>
       </c>
       <c r="E57" s="4">
-        <v>5.814607</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1967</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4">
         <v>20.7</v>
       </c>
       <c r="D58" s="4">
         <v>3.74</v>
       </c>
       <c r="E58" s="4">
-        <v>5.534759</v>
+        <v>5.53</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1968</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4">
         <v>4.43</v>
       </c>
       <c r="E59" s="4"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1969</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4">
         <v>22.15</v>
       </c>
       <c r="D60" s="4">
         <v>4.77</v>
       </c>
       <c r="E60" s="4">
-        <v>4.643606</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1970</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>5.02</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1971</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>5.82</v>
@@ -1531,137 +1531,137 @@
         <v>1972</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>6.53</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1973</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>25</v>
       </c>
       <c r="D64" s="4">
         <v>7.74</v>
       </c>
       <c r="E64" s="4">
-        <v>3.229974</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1974</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1975</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>11.3</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1976</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4">
         <v>36</v>
       </c>
       <c r="D67" s="4">
         <v>12.8</v>
       </c>
       <c r="E67" s="4">
-        <v>2.8125</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1977</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>14.32</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1978</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4">
         <v>14.85</v>
       </c>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1979</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4">
         <v>55</v>
       </c>
       <c r="D70" s="4">
         <v>16.72</v>
       </c>
       <c r="E70" s="4">
-        <v>3.289474</v>
+        <v>3.29</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1980</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>21.22</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1981</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>22.82</v>
@@ -1985,268 +1985,268 @@
         <v>2006</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>13.04</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2007</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>30</v>
       </c>
       <c r="D98" s="4">
         <v>13.34</v>
       </c>
       <c r="E98" s="4">
-        <v>2.248876</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2008</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4">
         <v>30.5</v>
       </c>
       <c r="D99" s="4">
         <v>13.77</v>
       </c>
       <c r="E99" s="4">
-        <v>2.21496</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2009</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4"/>
       <c r="D100" s="4">
         <v>14.02</v>
       </c>
       <c r="E100" s="4"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2010</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>30.5</v>
       </c>
       <c r="D101" s="4">
         <v>14.18</v>
       </c>
       <c r="E101" s="4">
-        <v>2.150917</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2011</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>31.5</v>
       </c>
       <c r="D102" s="4">
         <v>14.43</v>
       </c>
       <c r="E102" s="4">
-        <v>2.182952</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2012</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>34.49</v>
       </c>
       <c r="D103" s="4">
         <v>14.9</v>
       </c>
       <c r="E103" s="4">
-        <v>2.314765</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2013</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>34.99</v>
       </c>
       <c r="D104" s="4">
         <v>15.07</v>
       </c>
       <c r="E104" s="4">
-        <v>2.321831</v>
+        <v>2.32</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2014</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4">
         <v>24.99</v>
       </c>
       <c r="D105" s="4">
         <v>15.23</v>
       </c>
       <c r="E105" s="4">
-        <v>1.64084</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2015</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>27.29</v>
       </c>
       <c r="D106" s="4">
         <v>15.38</v>
       </c>
       <c r="E106" s="4">
-        <v>1.774382</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2016</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>27.29</v>
       </c>
       <c r="D107" s="4">
         <v>15.47</v>
       </c>
       <c r="E107" s="4">
-        <v>1.764059</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2017</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>27.29</v>
       </c>
       <c r="D108" s="4">
         <v>15.62</v>
       </c>
       <c r="E108" s="4">
-        <v>1.747119</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2018</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>27.29</v>
       </c>
       <c r="D109" s="4">
         <v>15.81</v>
       </c>
       <c r="E109" s="4">
-        <v>1.726123</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2019</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>27.96</v>
       </c>
       <c r="D110" s="4">
         <v>16.05</v>
       </c>
       <c r="E110" s="4">
-        <v>1.742056</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2020</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>30.11</v>
       </c>
       <c r="D111" s="4">
         <v>16.24</v>
       </c>
       <c r="E111" s="4">
-        <v>1.854064</v>
+        <v>1.85</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">