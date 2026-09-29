--- v0 (2025-11-01)
+++ v1 (2026-09-29)
@@ -26,66 +26,66 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Epingles de couture</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, 1913 à 1976 : 1000 épingles laiton, acier à partir de 1928 ; 30 mm environ, sur la base de 700 épingles pour 50 g. 2013 : Rascol, Boite épingles couturière acier extra fines 50 g (une boîte et demie pour à peu près 1000 épingles) ; 2014 : 5 boîtes de 13 g; 2016, 30mm, par environ 750 ; 2018 : 5 boîtes de 13g, 30mm ; 2019, deux boîtes métal de 500 épingles de couture.
-Le prix réel a légèrement baissé depuis 1913. Il est faible et ne peut probablement plus baisser à cause du minimum de manipulations qu'il requiert. L'usage diminue d'ailleurs avec la diminution du nombre de vêtements faits maison.</t>
+Le prix réel a légèrement baissé depuis 1913.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Maison</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix :Jean Fourastié opposait le prix de la glace à celui de la tapisserie. La tapisserie était moins chère que la glace au temps où Louis XIV commandait la galerie des glace ;  la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace, produit manufacturé sur lequel le progrès technique a été énorme, a vu son prix réel baisser vertigineusement.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Sous cette rubrique "Maison" figurent à la fois le mobilier et les objets usuels pour l'équipement des ménages. La plupart de ces objets quand ils restent usuels, ont vu leur prix réel baisser fortement, notamment pendant les Trente Glorieuses, mais aussi depuis.
+Deux exemples de Jean Fourastié donnent une idée claire de sa pensée sur l'influence du progrès technique sur les prix. La plupart de des prix réels d'objets manifacturés baissent, car ces produits font l'objet d'un progrès technique important. Jean Fourastié opposait le prix de la glace à celui de la tapisserie : moins chère que la glace au temps où Louis XIV commandait la galerie des glaces, la tapisserie de haute lisse n'a pratiquement subi aucun progrès et conserve le prix réel du XVIIe siècle, tandis que le prix de la glace a baissé vertigineusement.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,68 +553,68 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1913</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>0.36</v>
       </c>
       <c r="D2" s="4">
         <v>0.34</v>
       </c>
       <c r="E2" s="4">
-        <v>1.058824</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1914</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>0.43</v>
       </c>
       <c r="D3" s="4">
         <v>0.34</v>
       </c>
       <c r="E3" s="4">
-        <v>1.264706</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1915</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.39</v>
       </c>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1916</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>0.44</v>
@@ -652,357 +652,357 @@
         <v>1919</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>1</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1920</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>2.57</v>
       </c>
       <c r="D9" s="4">
         <v>1.81</v>
       </c>
       <c r="E9" s="4">
-        <v>1.41989</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1921</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>2.07</v>
       </c>
       <c r="D10" s="4">
         <v>1.67</v>
       </c>
       <c r="E10" s="4">
-        <v>1.239521</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1922</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>1.86</v>
       </c>
       <c r="D11" s="4">
         <v>1.69</v>
       </c>
       <c r="E11" s="4">
-        <v>1.100592</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1923</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>1.64</v>
       </c>
       <c r="D12" s="4">
         <v>1.77</v>
       </c>
       <c r="E12" s="4">
-        <v>0.926554</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1924</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>2.07</v>
       </c>
       <c r="D13" s="4">
         <v>1.94</v>
       </c>
       <c r="E13" s="4">
-        <v>1.06701</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1925</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>1.93</v>
       </c>
       <c r="D14" s="4">
         <v>2.12</v>
       </c>
       <c r="E14" s="4">
-        <v>0.910377</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1926</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>2.43</v>
       </c>
       <c r="D15" s="4">
         <v>2.47</v>
       </c>
       <c r="E15" s="4">
-        <v>0.983806</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1927</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>2.93</v>
       </c>
       <c r="D16" s="4">
         <v>2.58</v>
       </c>
       <c r="E16" s="4">
-        <v>1.135659</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1928</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>3.29</v>
       </c>
       <c r="D17" s="4">
         <v>2.72</v>
       </c>
       <c r="E17" s="4">
-        <v>1.209559</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1929</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>3.36</v>
       </c>
       <c r="D18" s="4">
         <v>3.02</v>
       </c>
       <c r="E18" s="4">
-        <v>1.112583</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1930</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>3.07</v>
       </c>
       <c r="D19" s="4">
         <v>3.33</v>
       </c>
       <c r="E19" s="4">
-        <v>0.921922</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1931</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>3.29</v>
       </c>
       <c r="D20" s="4">
         <v>3.3</v>
       </c>
       <c r="E20" s="4">
-        <v>0.99697</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1932</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>3.29</v>
       </c>
       <c r="D21" s="4">
         <v>3.19</v>
       </c>
       <c r="E21" s="4">
-        <v>1.031348</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1933</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>3.29</v>
       </c>
       <c r="D22" s="4">
         <v>3.06</v>
       </c>
       <c r="E22" s="4">
-        <v>1.075163</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1934</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>3.29</v>
       </c>
       <c r="D23" s="4">
         <v>3.1</v>
       </c>
       <c r="E23" s="4">
-        <v>1.06129</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1935</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>2.93</v>
       </c>
       <c r="D24" s="4">
         <v>3.15</v>
       </c>
       <c r="E24" s="4">
-        <v>0.930159</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1936</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>3</v>
       </c>
       <c r="D25" s="4">
         <v>3.97</v>
       </c>
       <c r="E25" s="4">
-        <v>0.755668</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1937</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>4.57</v>
       </c>
       <c r="D26" s="4">
         <v>5.32</v>
       </c>
       <c r="E26" s="4">
-        <v>0.859023</v>
+        <v>0.86</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1938</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>5.71</v>
       </c>
       <c r="D27" s="4">
         <v>5.9</v>
       </c>
       <c r="E27" s="4">
-        <v>0.967797</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1939</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="4">
         <v>5.95</v>
       </c>
       <c r="E28" s="4"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1940</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="4">
         <v>6.1</v>
@@ -1105,387 +1105,387 @@
         <v>1948</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4">
         <v>61.58</v>
       </c>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1949</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>95</v>
       </c>
       <c r="D38" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E38" s="4">
-        <v>1.289359</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1950</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>90</v>
       </c>
       <c r="D39" s="4">
         <v>81.88</v>
       </c>
       <c r="E39" s="4">
-        <v>1.09917</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1951</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>75.70999999999999</v>
       </c>
       <c r="D40" s="4">
         <v>110.25</v>
       </c>
       <c r="E40" s="4">
-        <v>0.686712</v>
+        <v>0.6899999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1952</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>104.29</v>
       </c>
       <c r="D41" s="4">
         <v>132.5</v>
       </c>
       <c r="E41" s="4">
-        <v>0.787094</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1953</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>157.14</v>
       </c>
       <c r="D42" s="4">
         <v>135.25</v>
       </c>
       <c r="E42" s="4">
-        <v>1.161848</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1954</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>152.86</v>
       </c>
       <c r="D43" s="4">
         <v>144.75</v>
       </c>
       <c r="E43" s="4">
-        <v>1.056028</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1955</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>135.71</v>
       </c>
       <c r="D44" s="4">
         <v>155.75</v>
       </c>
       <c r="E44" s="4">
-        <v>0.871332</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1956</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>190</v>
       </c>
       <c r="D45" s="4">
         <v>170</v>
       </c>
       <c r="E45" s="4">
-        <v>1.117647</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1957</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>192</v>
       </c>
       <c r="D46" s="4">
         <v>180.5</v>
       </c>
       <c r="E46" s="4">
-        <v>1.063712</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1958</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>194</v>
       </c>
       <c r="D47" s="4">
         <v>207.5</v>
       </c>
       <c r="E47" s="4">
-        <v>0.93494</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1959</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>200</v>
       </c>
       <c r="D48" s="4">
         <v>221</v>
       </c>
       <c r="E48" s="4">
-        <v>0.904977</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1960</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>2.06</v>
       </c>
       <c r="D49" s="4">
         <v>2.35</v>
       </c>
       <c r="E49" s="4">
-        <v>0.876596</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1961</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>2.2</v>
       </c>
       <c r="D50" s="4">
         <v>2.5</v>
       </c>
       <c r="E50" s="4">
         <v>0.88</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1962</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>2.5</v>
       </c>
       <c r="D51" s="4">
         <v>2.75</v>
       </c>
       <c r="E51" s="4">
-        <v>0.909091</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1963</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>2.6</v>
       </c>
       <c r="D52" s="4">
         <v>2.98</v>
       </c>
       <c r="E52" s="4">
-        <v>0.872483</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1964</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>2.6</v>
       </c>
       <c r="D53" s="4">
         <v>3.17</v>
       </c>
       <c r="E53" s="4">
-        <v>0.8201889999999999</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1965</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>2.6</v>
       </c>
       <c r="D54" s="4">
         <v>3.36</v>
       </c>
       <c r="E54" s="4">
-        <v>0.77381</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1966</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>2.6</v>
       </c>
       <c r="D55" s="4">
         <v>3.56</v>
       </c>
       <c r="E55" s="4">
-        <v>0.730337</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1967</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>2.6</v>
       </c>
       <c r="D56" s="4">
         <v>3.74</v>
       </c>
       <c r="E56" s="4">
-        <v>0.695187</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1968</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4">
         <v>4.43</v>
       </c>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1969</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4">
         <v>3.2</v>
       </c>
       <c r="D58" s="4">
         <v>4.77</v>
       </c>
       <c r="E58" s="4">
-        <v>0.67086</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1970</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4">
         <v>5.02</v>
       </c>
       <c r="E59" s="4"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1971</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>5.82</v>
@@ -1497,94 +1497,94 @@
         <v>1972</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>6.53</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1973</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
         <v>4</v>
       </c>
       <c r="D62" s="4">
         <v>7.74</v>
       </c>
       <c r="E62" s="4">
-        <v>0.516796</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1974</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1975</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>11.3</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1976</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4">
         <v>7</v>
       </c>
       <c r="D65" s="4">
         <v>12.8</v>
       </c>
       <c r="E65" s="4">
-        <v>0.546875</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1977</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>14.32</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1978</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>14.85</v>
@@ -2025,170 +2025,170 @@
         <v>2012</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="4">
         <v>14.9</v>
       </c>
       <c r="E101" s="4"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2013</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>8.029999999999999</v>
       </c>
       <c r="D102" s="4">
         <v>15.07</v>
       </c>
       <c r="E102" s="4">
-        <v>0.532847</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2014</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4">
         <v>11</v>
       </c>
       <c r="D103" s="4">
         <v>15.23</v>
       </c>
       <c r="E103" s="4">
-        <v>0.722259</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2015</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="4">
         <v>11</v>
       </c>
       <c r="D104" s="4">
         <v>15.38</v>
       </c>
       <c r="E104" s="4">
-        <v>0.715215</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2016</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4">
         <v>5.27</v>
       </c>
       <c r="D105" s="4">
         <v>15.47</v>
       </c>
       <c r="E105" s="4">
-        <v>0.340659</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2017</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>11.75</v>
       </c>
       <c r="D106" s="4">
         <v>15.62</v>
       </c>
       <c r="E106" s="4">
-        <v>0.752241</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2018</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>12.25</v>
       </c>
       <c r="D107" s="4">
         <v>15.81</v>
       </c>
       <c r="E107" s="4">
-        <v>0.774826</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2019</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>7.9</v>
       </c>
       <c r="D108" s="4">
         <v>16.05</v>
       </c>
       <c r="E108" s="4">
-        <v>0.492212</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2020</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>7.9</v>
       </c>
       <c r="D109" s="4">
         <v>16.24</v>
       </c>
       <c r="E109" s="4">
-        <v>0.486453</v>
+        <v>0.49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">