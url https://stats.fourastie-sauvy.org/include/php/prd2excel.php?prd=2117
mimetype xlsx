--- v0 (2025-11-02)
+++ v1 (2026-09-29)
@@ -39,51 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Radio (poste)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>"Postes récepteurs" de Thomson jusqu'en 55 ; 1924 : 5 lampes, éléments séparés, prix sujet à caution ; 1929 : Radiola ; 1930, 4 lampes sur accus; 1933 : 4 lampes sur secteur ; 1934 : début des grandes séries, avec changeur de fréquences ;1935 : courant alternatif; 1948 : un Radiola à 13 950F; en 1949 à 10 990 ; en 1950 à 11 050 ; 1950 : à 10 612;1956 : Philips (Prix de vente et prix de revient); 1966 à 1973 : Manufrance, le moins cher avec la FM. 2003 : radio-réveil. 2013 : Radio réveil rouge FM Pll AR306R ; 2014 : le moins cher sur La Redoute
 Le prix réel est passé d'environ mille quatre cents salaires horaires en 1924 à aujourd'hui moins de un, avec des performances bien meilleures. C'est un exemple type de produit pour lequel le progrès de techniques de production et de l'électronique a joué à plein. On allait autrefois chez les voisins mieux nantis pour écouter la "TSF".</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Loisirs, télévision, radio, jeux</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 La rubrique "loisirs" comprend des jeux, la radio et la télévision, et des livres. Radio et télévision sont des produits à très haut progrès technique dont le prix réel a baissé vertigineusement et la qualité beaucoup augmenté.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
 </sst>
 </file>