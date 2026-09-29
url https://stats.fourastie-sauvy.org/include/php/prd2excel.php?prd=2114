--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,51 +39,51 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Téléviseur (bas de gamme)</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>De 1965 à 1982 : Jean Fourastié, Téléviseur Noir et blanc. Le moins cher : JPG Staple 2005-6, écran plat, couleur, 20". La Redoute : 2008 19"LCD ; 2009 : 32" combiné lecteur DVD; 2010 : 19" écran LCD; 2015 : la moins chère des LED, 47 cm ; 2018 : 60cm; 2020, 49 cm.
 Le prix réel d'un téléviseur couleur avec grand écran est plus de 30 fois inférieur à celui d'un noir et blanc, petit écran en 1965.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Loisirs, télévision, radio, jeux</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 La rubrique "loisirs" comprend des jeux, la radio et la télévision, et des livres. Radio et télévision sont des produits à très haut progrès technique dont le prix réel a baissé vertigineusement et la qualité beaucoup augmenté.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
@@ -549,304 +549,304 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1965</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1250</v>
       </c>
       <c r="D2" s="4">
         <v>3.36</v>
       </c>
       <c r="E2" s="4">
-        <v>372.02381</v>
+        <v>372.02</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1966</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>3.56</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1967</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>3.74</v>
       </c>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1968</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>950</v>
       </c>
       <c r="D5" s="4">
         <v>4.43</v>
       </c>
       <c r="E5" s="4">
-        <v>214.446953</v>
+        <v>214.45</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1969</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4">
         <v>4.77</v>
       </c>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1970</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>920</v>
       </c>
       <c r="D7" s="4">
         <v>5.02</v>
       </c>
       <c r="E7" s="4">
-        <v>183.266932</v>
+        <v>183.27</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1971</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>5.82</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1972</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>820</v>
       </c>
       <c r="D9" s="4">
         <v>6.53</v>
       </c>
       <c r="E9" s="4">
-        <v>125.574273</v>
+        <v>125.57</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1973</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4">
         <v>7.74</v>
       </c>
       <c r="E10" s="4"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1974</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>1080</v>
       </c>
       <c r="D11" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E11" s="4">
-        <v>114.285714</v>
+        <v>114.29</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1975</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>11.3</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1976</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>1220</v>
       </c>
       <c r="D13" s="4">
         <v>12.8</v>
       </c>
       <c r="E13" s="4">
-        <v>95.3125</v>
+        <v>95.31</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1977</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>14.32</v>
       </c>
       <c r="E14" s="4"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1978</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>1200</v>
       </c>
       <c r="D15" s="4">
         <v>14.85</v>
       </c>
       <c r="E15" s="4">
-        <v>80.808081</v>
+        <v>80.81</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1979</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>16.72</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1980</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>1520</v>
       </c>
       <c r="D17" s="4">
         <v>21.22</v>
       </c>
       <c r="E17" s="4">
-        <v>71.630537</v>
+        <v>71.63</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1981</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>22.82</v>
       </c>
       <c r="E18" s="4"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1982</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>1600</v>
       </c>
       <c r="D19" s="4">
         <v>27.8</v>
       </c>
       <c r="E19" s="4">
-        <v>57.553957</v>
+        <v>57.55</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1983</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4">
         <v>31.18</v>
       </c>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1984</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>34.12</v>
@@ -1105,306 +1105,306 @@
         <v>2004</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="4">
         <v>11.84</v>
       </c>
       <c r="E41" s="4"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2005</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>548.96</v>
       </c>
       <c r="D42" s="4">
         <v>12.51</v>
       </c>
       <c r="E42" s="4">
-        <v>43.881695</v>
+        <v>43.88</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2006</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>501.12</v>
       </c>
       <c r="D43" s="4">
         <v>13.04</v>
       </c>
       <c r="E43" s="4">
-        <v>38.429448</v>
+        <v>38.43</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2007</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>299</v>
       </c>
       <c r="D44" s="4">
         <v>13.34</v>
       </c>
       <c r="E44" s="4">
-        <v>22.413793</v>
+        <v>22.41</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2008</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>300</v>
       </c>
       <c r="D45" s="4">
         <v>13.77</v>
       </c>
       <c r="E45" s="4">
-        <v>21.786492</v>
+        <v>21.79</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2009</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>271.4</v>
       </c>
       <c r="D46" s="4">
         <v>14.02</v>
       </c>
       <c r="E46" s="4">
-        <v>19.35806</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2010</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>200.9</v>
       </c>
       <c r="D47" s="4">
         <v>14.18</v>
       </c>
       <c r="E47" s="4">
-        <v>14.167842</v>
+        <v>14.17</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>2011</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>220.21</v>
       </c>
       <c r="D48" s="4">
         <v>14.43</v>
       </c>
       <c r="E48" s="4">
-        <v>15.260568</v>
+        <v>15.26</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>2012</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>220.84</v>
       </c>
       <c r="D49" s="4">
         <v>14.9</v>
       </c>
       <c r="E49" s="4">
-        <v>14.821477</v>
+        <v>14.82</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>2013</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>188</v>
       </c>
       <c r="D50" s="4">
         <v>15.07</v>
       </c>
       <c r="E50" s="4">
-        <v>12.475116</v>
+        <v>12.48</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>2014</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>150.39</v>
       </c>
       <c r="D51" s="4">
         <v>15.23</v>
       </c>
       <c r="E51" s="4">
-        <v>9.87459</v>
+        <v>9.869999999999999</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>2015</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>129.89</v>
       </c>
       <c r="D52" s="4">
         <v>15.38</v>
       </c>
       <c r="E52" s="4">
-        <v>8.445384000000001</v>
+        <v>8.449999999999999</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2016</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>157.79</v>
       </c>
       <c r="D53" s="4">
         <v>15.47</v>
       </c>
       <c r="E53" s="4">
-        <v>10.199741</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>2017</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>196.88</v>
       </c>
       <c r="D54" s="4">
         <v>15.62</v>
       </c>
       <c r="E54" s="4">
-        <v>12.604353</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>2018</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>139.99</v>
       </c>
       <c r="D55" s="4">
         <v>15.81</v>
       </c>
       <c r="E55" s="4">
-        <v>8.854521999999999</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>2019</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4">
         <v>99.98999999999999</v>
       </c>
       <c r="D56" s="4">
         <v>16.05</v>
       </c>
       <c r="E56" s="4">
-        <v>6.229907</v>
+        <v>6.23</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>2020</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>89.98999999999999</v>
       </c>
       <c r="D57" s="4">
         <v>16.24</v>
       </c>
       <c r="E57" s="4">
-        <v>5.541256</v>
+        <v>5.54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">