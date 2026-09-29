--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -39,53 +39,53 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Thermomètre pour semis</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>De 1904 à 1966 : Manufrance, à alcool, dit "piquet", gradué de 0 à 60°; 1966 à 1973 : gradué de -10 à + 55°, gaine cuivre avec fenêtre de lecture. 2012 : thermomètre pour compost. Amazon, 2013 : de TFA Dostman; 2016 : Green Wash Ltd Thermomètre pour compost (rond)
 Le prix réel a beaucoup baissé (de plus de moitié jusqu'en 1966), et davantage depuis (mais ce n'est plus le même procédé).</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Jardin</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-[...1 lines deleted...]
-Les instruments ont fait l'objet d'un progrès technique important et leur prix réel a beaucoup baissé depuis le début des données (environ 1900) ; la baisse est toujours importante pendant les Trente glorieuses ; elle est parfois sensible même depuis 2013. Certains produits ont disparu ou changé de conception.</t>
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Dans cette rubrique "Jardins" s'agit de produits de jardin pour des particuliers, à la différence des produits pour la ferme.
+Les instruments métalliques ont fait l'objet d'un progrès technique important et leur prix réel a beaucoup baissé depuis le début des données (environ 1900) ; la baisse est toujours importante pendant les Trente glorieuses ; elle est parfois sensible même depuis 2013. Certains produits ont disparu ou changé de conception.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
   </si>
@@ -553,217 +553,217 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1904</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>3.5</v>
       </c>
       <c r="D2" s="4">
         <v>0.3</v>
       </c>
       <c r="E2" s="4">
-        <v>11.666667</v>
+        <v>11.67</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1905</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>3.5</v>
       </c>
       <c r="D3" s="4">
         <v>0.3</v>
       </c>
       <c r="E3" s="4">
-        <v>11.666667</v>
+        <v>11.67</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1906</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>3.5</v>
       </c>
       <c r="D4" s="4">
         <v>0.31</v>
       </c>
       <c r="E4" s="4">
-        <v>11.290323</v>
+        <v>11.29</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1907</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>3.75</v>
       </c>
       <c r="D5" s="4">
         <v>0.32</v>
       </c>
       <c r="E5" s="4">
-        <v>11.71875</v>
+        <v>11.72</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1908</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>3.5</v>
       </c>
       <c r="D6" s="4">
         <v>0.32</v>
       </c>
       <c r="E6" s="4">
-        <v>10.9375</v>
+        <v>10.94</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1909</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>3.5</v>
       </c>
       <c r="D7" s="4">
         <v>0.32</v>
       </c>
       <c r="E7" s="4">
-        <v>10.9375</v>
+        <v>10.94</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1910</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>3.5</v>
       </c>
       <c r="D8" s="4">
         <v>0.33</v>
       </c>
       <c r="E8" s="4">
-        <v>10.606061</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1911</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>3.5</v>
       </c>
       <c r="D9" s="4">
         <v>0.33</v>
       </c>
       <c r="E9" s="4">
-        <v>10.606061</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1912</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>3.5</v>
       </c>
       <c r="D10" s="4">
         <v>0.34</v>
       </c>
       <c r="E10" s="4">
-        <v>10.294118</v>
+        <v>10.29</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1913</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>0.34</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1914</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>3</v>
       </c>
       <c r="D12" s="4">
         <v>0.34</v>
       </c>
       <c r="E12" s="4">
-        <v>8.823529000000001</v>
+        <v>8.82</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1915</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>0.39</v>
       </c>
       <c r="E13" s="4"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1916</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>0.44</v>
@@ -879,255 +879,255 @@
         <v>1925</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4">
         <v>2.12</v>
       </c>
       <c r="E23" s="4"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1926</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>20</v>
       </c>
       <c r="D24" s="4">
         <v>2.47</v>
       </c>
       <c r="E24" s="4">
-        <v>8.097166</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1927</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>21</v>
       </c>
       <c r="D25" s="4">
         <v>2.58</v>
       </c>
       <c r="E25" s="4">
-        <v>8.139535</v>
+        <v>8.140000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1928</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>23.7</v>
       </c>
       <c r="D26" s="4">
         <v>2.72</v>
       </c>
       <c r="E26" s="4">
-        <v>8.713234999999999</v>
+        <v>8.710000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1929</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>18.5</v>
       </c>
       <c r="D27" s="4">
         <v>3.02</v>
       </c>
       <c r="E27" s="4">
-        <v>6.125828</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1930</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>22</v>
       </c>
       <c r="D28" s="4">
         <v>3.33</v>
       </c>
       <c r="E28" s="4">
-        <v>6.606607</v>
+        <v>6.61</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1931</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>22.5</v>
       </c>
       <c r="D29" s="4">
         <v>3.3</v>
       </c>
       <c r="E29" s="4">
-        <v>6.818182</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1932</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>24</v>
       </c>
       <c r="D30" s="4">
         <v>3.19</v>
       </c>
       <c r="E30" s="4">
-        <v>7.523511</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1933</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>24.5</v>
       </c>
       <c r="D31" s="4">
         <v>3.06</v>
       </c>
       <c r="E31" s="4">
-        <v>8.006536000000001</v>
+        <v>8.01</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1934</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>26</v>
       </c>
       <c r="D32" s="4">
         <v>3.1</v>
       </c>
       <c r="E32" s="4">
-        <v>8.387097000000001</v>
+        <v>8.390000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1935</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>23</v>
       </c>
       <c r="D33" s="4">
         <v>3.15</v>
       </c>
       <c r="E33" s="4">
-        <v>7.301587</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1936</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>23.5</v>
       </c>
       <c r="D34" s="4">
         <v>3.97</v>
       </c>
       <c r="E34" s="4">
-        <v>5.919395</v>
+        <v>5.92</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1937</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>25</v>
       </c>
       <c r="D35" s="4">
         <v>5.32</v>
       </c>
       <c r="E35" s="4">
-        <v>4.699248</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1938</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>30</v>
       </c>
       <c r="D36" s="4">
         <v>5.9</v>
       </c>
       <c r="E36" s="4">
-        <v>5.084746</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1939</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4">
         <v>5.95</v>
       </c>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1940</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4">
         <v>6.1</v>
@@ -1243,204 +1243,204 @@
         <v>1949</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E47" s="4"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1950</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>445</v>
       </c>
       <c r="D48" s="4">
         <v>81.88</v>
       </c>
       <c r="E48" s="4">
-        <v>5.434783</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1951</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>625</v>
       </c>
       <c r="D49" s="4">
         <v>110.25</v>
       </c>
       <c r="E49" s="4">
-        <v>5.668934</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1952</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>825</v>
       </c>
       <c r="D50" s="4">
         <v>132.5</v>
       </c>
       <c r="E50" s="4">
-        <v>6.226415</v>
+        <v>6.23</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1953</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>765</v>
       </c>
       <c r="D51" s="4">
         <v>135.25</v>
       </c>
       <c r="E51" s="4">
-        <v>5.656192</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1954</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>765</v>
       </c>
       <c r="D52" s="4">
         <v>144.75</v>
       </c>
       <c r="E52" s="4">
-        <v>5.284974</v>
+        <v>5.28</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1955</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>793</v>
       </c>
       <c r="D53" s="4">
         <v>155.75</v>
       </c>
       <c r="E53" s="4">
-        <v>5.091493</v>
+        <v>5.09</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1956</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>845</v>
       </c>
       <c r="D54" s="4">
         <v>170</v>
       </c>
       <c r="E54" s="4">
-        <v>4.970588</v>
+        <v>4.97</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1957</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>895</v>
       </c>
       <c r="D55" s="4">
         <v>180.5</v>
       </c>
       <c r="E55" s="4">
-        <v>4.958449</v>
+        <v>4.96</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1958</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>1035</v>
       </c>
       <c r="D56" s="4">
         <v>207.5</v>
       </c>
       <c r="E56" s="4">
-        <v>4.987952</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1959</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C57" s="4">
         <v>1020</v>
       </c>
       <c r="D57" s="4">
         <v>221</v>
       </c>
       <c r="E57" s="4">
-        <v>4.615385</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1960</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>2.35</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1961</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4">
         <v>2.5</v>
@@ -1491,94 +1491,94 @@
         <v>1965</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>3.36</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1966</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4">
         <v>15.3</v>
       </c>
       <c r="D64" s="4">
         <v>3.56</v>
       </c>
       <c r="E64" s="4">
-        <v>4.297753</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1967</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>3.74</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1968</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4"/>
       <c r="D66" s="4">
         <v>4.43</v>
       </c>
       <c r="E66" s="4"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1969</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4">
         <v>20</v>
       </c>
       <c r="D67" s="4">
         <v>4.77</v>
       </c>
       <c r="E67" s="4">
-        <v>4.192872</v>
+        <v>4.19</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1970</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>5.02</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1971</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4">
         <v>5.82</v>
@@ -1590,51 +1590,51 @@
         <v>1972</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>6.53</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1973</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4">
         <v>29</v>
       </c>
       <c r="D71" s="4">
         <v>7.74</v>
       </c>
       <c r="E71" s="4">
-        <v>3.74677</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1974</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1975</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="4">
         <v>11.3</v>
@@ -2101,187 +2101,187 @@
         <v>2011</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4"/>
       <c r="D109" s="4">
         <v>14.43</v>
       </c>
       <c r="E109" s="4"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2012</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>11.9</v>
       </c>
       <c r="D110" s="4">
         <v>14.9</v>
       </c>
       <c r="E110" s="4">
-        <v>0.798658</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2013</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>17.4</v>
       </c>
       <c r="D111" s="4">
         <v>15.07</v>
       </c>
       <c r="E111" s="4">
-        <v>1.154612</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2014</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>17.4</v>
       </c>
       <c r="D112" s="4">
         <v>15.23</v>
       </c>
       <c r="E112" s="4">
-        <v>1.142482</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2015</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>27.25</v>
       </c>
       <c r="D113" s="4">
         <v>15.38</v>
       </c>
       <c r="E113" s="4">
-        <v>1.771782</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114">
         <v>2016</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="4">
         <v>17.75</v>
       </c>
       <c r="D114" s="4">
         <v>15.47</v>
       </c>
       <c r="E114" s="4">
-        <v>1.147382</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115">
         <v>2017</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C115" s="4">
         <v>17.4</v>
       </c>
       <c r="D115" s="4">
         <v>15.62</v>
       </c>
       <c r="E115" s="4">
-        <v>1.113956</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116">
         <v>2018</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C116" s="4">
         <v>17.4</v>
       </c>
       <c r="D116" s="4">
         <v>15.81</v>
       </c>
       <c r="E116" s="4">
-        <v>1.100569</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117">
         <v>2019</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C117" s="4">
         <v>10</v>
       </c>
       <c r="D117" s="4">
         <v>16.05</v>
       </c>
       <c r="E117" s="4">
-        <v>0.623053</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118">
         <v>2020</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C118" s="4">
         <v>11</v>
       </c>
       <c r="D118" s="4">
         <v>16.24</v>
       </c>
       <c r="E118" s="4">
-        <v>0.6773400000000001</v>
+        <v>0.68</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">