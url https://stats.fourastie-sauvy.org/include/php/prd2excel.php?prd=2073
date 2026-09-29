--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -549,51 +549,51 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1905</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>5.5</v>
       </c>
       <c r="D2" s="4">
         <v>0.3</v>
       </c>
       <c r="E2" s="4">
-        <v>18.333333</v>
+        <v>18.33</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1906</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="4">
         <v>0.31</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1907</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4">
         <v>0.32</v>
@@ -609,136 +609,136 @@
       </c>
       <c r="C5" s="4">
         <v>4</v>
       </c>
       <c r="D5" s="4">
         <v>0.32</v>
       </c>
       <c r="E5" s="4">
         <v>12.5</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1909</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>3.75</v>
       </c>
       <c r="D6" s="4">
         <v>0.32</v>
       </c>
       <c r="E6" s="4">
-        <v>11.71875</v>
+        <v>11.72</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1910</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>3.75</v>
       </c>
       <c r="D7" s="4">
         <v>0.33</v>
       </c>
       <c r="E7" s="4">
-        <v>11.363636</v>
+        <v>11.36</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1911</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>3.75</v>
       </c>
       <c r="D8" s="4">
         <v>0.33</v>
       </c>
       <c r="E8" s="4">
-        <v>11.363636</v>
+        <v>11.36</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1912</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>3</v>
       </c>
       <c r="D9" s="4">
         <v>0.34</v>
       </c>
       <c r="E9" s="4">
-        <v>8.823529000000001</v>
+        <v>8.82</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1913</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>4</v>
       </c>
       <c r="D10" s="4">
         <v>0.34</v>
       </c>
       <c r="E10" s="4">
-        <v>11.764706</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1914</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>4</v>
       </c>
       <c r="D11" s="4">
         <v>0.34</v>
       </c>
       <c r="E11" s="4">
-        <v>11.764706</v>
+        <v>11.76</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1915</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4">
         <v>0.39</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1916</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>0.44</v>
@@ -776,374 +776,374 @@
         <v>1919</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>1</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1920</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>21</v>
       </c>
       <c r="D17" s="4">
         <v>1.81</v>
       </c>
       <c r="E17" s="4">
-        <v>11.60221</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1921</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>15</v>
       </c>
       <c r="D18" s="4">
         <v>1.67</v>
       </c>
       <c r="E18" s="4">
-        <v>8.982036000000001</v>
+        <v>8.98</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1922</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>15.5</v>
       </c>
       <c r="D19" s="4">
         <v>1.69</v>
       </c>
       <c r="E19" s="4">
-        <v>9.171597999999999</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1923</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>18</v>
       </c>
       <c r="D20" s="4">
         <v>1.77</v>
       </c>
       <c r="E20" s="4">
-        <v>10.169492</v>
+        <v>10.17</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1924</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>21</v>
       </c>
       <c r="D21" s="4">
         <v>1.94</v>
       </c>
       <c r="E21" s="4">
-        <v>10.824742</v>
+        <v>10.82</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1925</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>21</v>
       </c>
       <c r="D22" s="4">
         <v>2.12</v>
       </c>
       <c r="E22" s="4">
-        <v>9.905659999999999</v>
+        <v>9.91</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1926</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>25.5</v>
       </c>
       <c r="D23" s="4">
         <v>2.47</v>
       </c>
       <c r="E23" s="4">
-        <v>10.323887</v>
+        <v>10.32</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1927</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>29</v>
       </c>
       <c r="D24" s="4">
         <v>2.58</v>
       </c>
       <c r="E24" s="4">
-        <v>11.24031</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1928</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>24.8</v>
       </c>
       <c r="D25" s="4">
         <v>2.72</v>
       </c>
       <c r="E25" s="4">
-        <v>9.117647</v>
+        <v>9.119999999999999</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1929</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>33.5</v>
       </c>
       <c r="D26" s="4">
         <v>3.02</v>
       </c>
       <c r="E26" s="4">
-        <v>11.092715</v>
+        <v>11.09</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1930</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>27</v>
       </c>
       <c r="D27" s="4">
         <v>3.33</v>
       </c>
       <c r="E27" s="4">
-        <v>8.108108</v>
+        <v>8.109999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1931</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>26.5</v>
       </c>
       <c r="D28" s="4">
         <v>3.3</v>
       </c>
       <c r="E28" s="4">
-        <v>8.030303</v>
+        <v>8.029999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1932</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>26</v>
       </c>
       <c r="D29" s="4">
         <v>3.19</v>
       </c>
       <c r="E29" s="4">
-        <v>8.15047</v>
+        <v>8.15</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1933</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>24</v>
       </c>
       <c r="D30" s="4">
         <v>3.06</v>
       </c>
       <c r="E30" s="4">
-        <v>7.843137</v>
+        <v>7.84</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1934</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>24.4</v>
       </c>
       <c r="D31" s="4">
         <v>3.1</v>
       </c>
       <c r="E31" s="4">
-        <v>7.870968</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1935</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>23</v>
       </c>
       <c r="D32" s="4">
         <v>3.15</v>
       </c>
       <c r="E32" s="4">
-        <v>7.301587</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1936</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>23.6</v>
       </c>
       <c r="D33" s="4">
         <v>3.97</v>
       </c>
       <c r="E33" s="4">
-        <v>5.944584</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1937</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>26.5</v>
       </c>
       <c r="D34" s="4">
         <v>5.32</v>
       </c>
       <c r="E34" s="4">
-        <v>4.981203</v>
+        <v>4.98</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1938</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>39</v>
       </c>
       <c r="D35" s="4">
         <v>5.9</v>
       </c>
       <c r="E35" s="4">
-        <v>6.610169</v>
+        <v>6.61</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1939</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>39</v>
       </c>
       <c r="D36" s="4">
         <v>5.95</v>
       </c>
       <c r="E36" s="4">
-        <v>6.554622</v>
+        <v>6.55</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1940</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4">
         <v>6.1</v>
       </c>
       <c r="E37" s="4"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1941</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4">
         <v>7.33</v>
@@ -1246,221 +1246,221 @@
         <v>1949</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E46" s="4"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1950</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>870</v>
       </c>
       <c r="D47" s="4">
         <v>81.88</v>
       </c>
       <c r="E47" s="4">
-        <v>10.625305</v>
+        <v>10.63</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1951</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>690</v>
       </c>
       <c r="D48" s="4">
         <v>110.25</v>
       </c>
       <c r="E48" s="4">
-        <v>6.258503</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1952</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>735</v>
       </c>
       <c r="D49" s="4">
         <v>132.5</v>
       </c>
       <c r="E49" s="4">
-        <v>5.54717</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1953</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>735</v>
       </c>
       <c r="D50" s="4">
         <v>135.25</v>
       </c>
       <c r="E50" s="4">
-        <v>5.434381</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1954</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>735</v>
       </c>
       <c r="D51" s="4">
         <v>144.75</v>
       </c>
       <c r="E51" s="4">
-        <v>5.07772</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1955</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>735</v>
       </c>
       <c r="D52" s="4">
         <v>155.75</v>
       </c>
       <c r="E52" s="4">
-        <v>4.719101</v>
+        <v>4.72</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1956</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C53" s="4">
         <v>780</v>
       </c>
       <c r="D53" s="4">
         <v>170</v>
       </c>
       <c r="E53" s="4">
-        <v>4.588235</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1957</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
         <v>800</v>
       </c>
       <c r="D54" s="4">
         <v>180.5</v>
       </c>
       <c r="E54" s="4">
-        <v>4.432133</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1958</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="4">
         <v>1900</v>
       </c>
       <c r="D55" s="4">
         <v>207.5</v>
       </c>
       <c r="E55" s="4">
-        <v>9.156627</v>
+        <v>9.16</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1959</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C56" s="4">
         <v>2110</v>
       </c>
       <c r="D56" s="4">
         <v>221</v>
       </c>
       <c r="E56" s="4">
-        <v>9.547511</v>
+        <v>9.550000000000001</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1960</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4">
         <v>21.1</v>
       </c>
       <c r="D57" s="4">
         <v>2.35</v>
       </c>
       <c r="E57" s="4">
-        <v>8.978723</v>
+        <v>8.98</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1961</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>2.5</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1962</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4">
         <v>2.75</v>
@@ -1498,94 +1498,94 @@
         <v>1965</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>3.36</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1966</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4">
         <v>16.85</v>
       </c>
       <c r="D63" s="4">
         <v>3.56</v>
       </c>
       <c r="E63" s="4">
-        <v>4.733146</v>
+        <v>4.73</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1967</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>3.74</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1968</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>4.43</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1969</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="4">
         <v>24.8</v>
       </c>
       <c r="D66" s="4">
         <v>4.77</v>
       </c>
       <c r="E66" s="4">
-        <v>5.199161</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1970</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>5.02</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1971</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>5.82</v>
@@ -1597,137 +1597,137 @@
         <v>1972</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4">
         <v>6.53</v>
       </c>
       <c r="E69" s="4"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1973</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C70" s="4">
         <v>32.1</v>
       </c>
       <c r="D70" s="4">
         <v>7.74</v>
       </c>
       <c r="E70" s="4">
-        <v>4.147287</v>
+        <v>4.15</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1974</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1975</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="4">
         <v>11.3</v>
       </c>
       <c r="E72" s="4"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1976</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C73" s="4">
         <v>57</v>
       </c>
       <c r="D73" s="4">
         <v>12.8</v>
       </c>
       <c r="E73" s="4">
-        <v>4.453125</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1977</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>14.32</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1978</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>14.85</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1979</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
         <v>77</v>
       </c>
       <c r="D76" s="4">
         <v>16.72</v>
       </c>
       <c r="E76" s="4">
-        <v>4.605263</v>
+        <v>4.61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">