--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -547,136 +547,136 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1909</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>0.3</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
-        <v>0.9375</v>
+        <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>0.3</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>0.909091</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>0.3</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>0.909091</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>0.3</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>0.8823530000000001</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>0.3</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>0.8823530000000001</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1914</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>0.3</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>0.8823530000000001</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1915</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.39</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1916</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.44</v>
@@ -718,374 +718,374 @@
       </c>
       <c r="C12" s="4">
         <v>1.35</v>
       </c>
       <c r="D12" s="4">
         <v>1</v>
       </c>
       <c r="E12" s="4">
         <v>1.35</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1920</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>1.1</v>
       </c>
       <c r="D13" s="4">
         <v>1.81</v>
       </c>
       <c r="E13" s="4">
-        <v>0.607735</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1921</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>1.2</v>
       </c>
       <c r="D14" s="4">
         <v>1.67</v>
       </c>
       <c r="E14" s="4">
-        <v>0.718563</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1922</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>1.5</v>
       </c>
       <c r="D15" s="4">
         <v>1.69</v>
       </c>
       <c r="E15" s="4">
-        <v>0.887574</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1923</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>1.4</v>
       </c>
       <c r="D16" s="4">
         <v>1.77</v>
       </c>
       <c r="E16" s="4">
-        <v>0.79096</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1924</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>1.3</v>
       </c>
       <c r="D17" s="4">
         <v>1.94</v>
       </c>
       <c r="E17" s="4">
-        <v>0.670103</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1925</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>1.3</v>
       </c>
       <c r="D18" s="4">
         <v>2.12</v>
       </c>
       <c r="E18" s="4">
-        <v>0.613208</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1926</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>1.5</v>
       </c>
       <c r="D19" s="4">
         <v>2.47</v>
       </c>
       <c r="E19" s="4">
-        <v>0.607287</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1927</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>2.9</v>
       </c>
       <c r="D20" s="4">
         <v>2.58</v>
       </c>
       <c r="E20" s="4">
-        <v>1.124031</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1928</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>1.6</v>
       </c>
       <c r="D21" s="4">
         <v>2.72</v>
       </c>
       <c r="E21" s="4">
-        <v>0.588235</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1929</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>1.6</v>
       </c>
       <c r="D22" s="4">
         <v>3.02</v>
       </c>
       <c r="E22" s="4">
-        <v>0.529801</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>1.5</v>
       </c>
       <c r="D23" s="4">
         <v>3.33</v>
       </c>
       <c r="E23" s="4">
-        <v>0.45045</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1931</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>1.9</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
       <c r="E24" s="4">
-        <v>0.575758</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1932</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>1.9</v>
       </c>
       <c r="D25" s="4">
         <v>3.19</v>
       </c>
       <c r="E25" s="4">
-        <v>0.595611</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>1.9</v>
       </c>
       <c r="D26" s="4">
         <v>3.06</v>
       </c>
       <c r="E26" s="4">
-        <v>0.620915</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>2.1</v>
       </c>
       <c r="D27" s="4">
         <v>3.1</v>
       </c>
       <c r="E27" s="4">
-        <v>0.677419</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1935</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>2</v>
       </c>
       <c r="D28" s="4">
         <v>3.15</v>
       </c>
       <c r="E28" s="4">
-        <v>0.634921</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1936</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>1.8</v>
       </c>
       <c r="D29" s="4">
         <v>3.97</v>
       </c>
       <c r="E29" s="4">
-        <v>0.453401</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1937</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>2.5</v>
       </c>
       <c r="D30" s="4">
         <v>5.32</v>
       </c>
       <c r="E30" s="4">
-        <v>0.469925</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1938</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>3</v>
       </c>
       <c r="D31" s="4">
         <v>5.9</v>
       </c>
       <c r="E31" s="4">
-        <v>0.508475</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1939</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>3</v>
       </c>
       <c r="D32" s="4">
         <v>5.95</v>
       </c>
       <c r="E32" s="4">
-        <v>0.504202</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>6.1</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1941</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
         <v>7.33</v>
@@ -1162,153 +1162,153 @@
         <v>1947</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>39.33</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1948</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>45</v>
       </c>
       <c r="D41" s="4">
         <v>61.58</v>
       </c>
       <c r="E41" s="4">
-        <v>0.730757</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1949</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4">
         <v>45</v>
       </c>
       <c r="D42" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E42" s="4">
-        <v>0.610749</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1950</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>60</v>
       </c>
       <c r="D43" s="4">
         <v>81.88</v>
       </c>
       <c r="E43" s="4">
-        <v>0.73278</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1951</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>65</v>
       </c>
       <c r="D44" s="4">
         <v>110.25</v>
       </c>
       <c r="E44" s="4">
-        <v>0.589569</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>80</v>
       </c>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4">
-        <v>0.603774</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>78</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>0.5767099999999999</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>75</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>0.518135</v>
+        <v>0.52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">