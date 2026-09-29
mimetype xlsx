--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -14,101 +14,125 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Bateau : propulseur</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance, de 1909 à 1966 ; motogodille 5HP en 1909; 1929 : moteur propulseur Ferax 5CV, deux cylindres. 1953: propulseur Manufrance, blindé et étanche, 5 CV pour la mer ; 1969, le moins cher, 7cv ; 1973 : 6 CV ;  1976 : Seaco, 5 CV ; 1979 : électrique, à batterie. 2012 : moteur hors-bord 5CV Tohatsu, en aluminium ; boatique.fr, 2014 : le moins cher, à batterie. 2017, orange-marine, le moins cher.
 Le prix réel a beacoup baissé : de 6000 salaires horaires en 1909 à beaucoup moins de 100 aujourd'hui ; la dernière baisse importante (1979) est due au passage au moteur électrique à batterie.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Articles de sport</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
 Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Beaucoup des prix des "articles de sport" proviennent des catalogues Manufrance. Certains produits sont aujourd'hui des "pièces de musée", d'autres sont toujours usités, avec parfois des changements plus ou moins importants.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>f</t>
+  </si>
+  <si>
+    <t>6 250.00</t>
+  </si>
+  <si>
+    <t>6 060.61</t>
+  </si>
+  <si>
+    <t>5 882.35</t>
+  </si>
+  <si>
+    <t>1 775.74</t>
+  </si>
+  <si>
+    <t>1 516.56</t>
+  </si>
+  <si>
+    <t>1 602.10</t>
+  </si>
+  <si>
+    <t>1 800.00</t>
+  </si>
+  <si>
+    <t>1 498.43</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>€</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -551,137 +575,137 @@
         <v>11</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1909</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>2000</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
-      <c r="E2" s="4">
-        <v>6250</v>
+      <c r="E2" s="4" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>2000</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
-      <c r="E3" s="4">
-        <v>6060.606061</v>
+      <c r="E3" s="4" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>2000</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
-      <c r="E4" s="4">
-        <v>6060.606061</v>
+      <c r="E4" s="4" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>2000</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
-      <c r="E5" s="4">
-        <v>5882.352941</v>
+      <c r="E5" s="4" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>2000</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
-      <c r="E6" s="4">
-        <v>5882.352941</v>
+      <c r="E6" s="4" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1914</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>2000</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
-      <c r="E7" s="4">
-        <v>5882.352941</v>
+      <c r="E7" s="4" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1915</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.39</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1916</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.44</v>
@@ -822,120 +846,120 @@
       <c r="A20">
         <v>1927</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="4">
         <v>2.58</v>
       </c>
       <c r="E20" s="4"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1928</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>4830</v>
       </c>
       <c r="D21" s="4">
         <v>2.72</v>
       </c>
-      <c r="E21" s="4">
-        <v>1775.735294</v>
+      <c r="E21" s="4" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1929</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>4580</v>
       </c>
       <c r="D22" s="4">
         <v>3.02</v>
       </c>
-      <c r="E22" s="4">
-        <v>1516.556291</v>
+      <c r="E22" s="4" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>5335</v>
       </c>
       <c r="D23" s="4">
         <v>3.33</v>
       </c>
-      <c r="E23" s="4">
-        <v>1602.102102</v>
+      <c r="E23" s="4" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1931</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>5940</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
-      <c r="E24" s="4">
-        <v>1800</v>
+      <c r="E24" s="4" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1932</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>4780</v>
       </c>
       <c r="D25" s="4">
         <v>3.19</v>
       </c>
-      <c r="E25" s="4">
-        <v>1498.432602</v>
+      <c r="E25" s="4" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4">
         <v>3.06</v>
       </c>
       <c r="E26" s="4"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4">
         <v>3.1</v>
@@ -1168,1006 +1192,1006 @@
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>133500</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>987.060998</v>
+        <v>987.0599999999999</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>133500</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>922.279793</v>
+        <v>922.28</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1955</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>141850</v>
       </c>
       <c r="D48" s="4">
         <v>155.75</v>
       </c>
       <c r="E48" s="4">
-        <v>910.754414</v>
+        <v>910.75</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1956</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4">
         <v>149950</v>
       </c>
       <c r="D49" s="4">
         <v>170</v>
       </c>
       <c r="E49" s="4">
-        <v>882.058824</v>
+        <v>882.0599999999999</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1957</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4">
         <v>167800</v>
       </c>
       <c r="D50" s="4">
         <v>180.5</v>
       </c>
       <c r="E50" s="4">
-        <v>929.639889</v>
+        <v>929.64</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1958</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C51" s="4">
         <v>190000</v>
       </c>
       <c r="D51" s="4">
         <v>207.5</v>
       </c>
       <c r="E51" s="4">
-        <v>915.662651</v>
+        <v>915.66</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="4">
         <v>203000</v>
       </c>
       <c r="D52" s="4">
         <v>221</v>
       </c>
       <c r="E52" s="4">
-        <v>918.552036</v>
+        <v>918.55</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1960</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C53" s="4">
         <v>2105.5</v>
       </c>
       <c r="D53" s="4">
         <v>2.35</v>
       </c>
       <c r="E53" s="4">
-        <v>895.957447</v>
+        <v>895.96</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1961</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>2.5</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1962</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4">
         <v>2.75</v>
       </c>
       <c r="E55" s="4"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1963</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4">
         <v>2.98</v>
       </c>
       <c r="E56" s="4"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1964</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4">
         <v>3.17</v>
       </c>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1965</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4">
         <v>3.36</v>
       </c>
       <c r="E58" s="4"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1966</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C59" s="4">
         <v>1697</v>
       </c>
       <c r="D59" s="4">
         <v>3.56</v>
       </c>
       <c r="E59" s="4">
-        <v>476.685393</v>
+        <v>476.69</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1967</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>3.74</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1968</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4">
         <v>4.43</v>
       </c>
       <c r="E61" s="4"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1969</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C62" s="4">
         <v>1050</v>
       </c>
       <c r="D62" s="4">
         <v>4.77</v>
       </c>
       <c r="E62" s="4">
-        <v>220.125786</v>
+        <v>220.13</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1970</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>5.02</v>
       </c>
       <c r="E63" s="4"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>1971</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4">
         <v>5.82</v>
       </c>
       <c r="E64" s="4"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>1972</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4">
         <v>6.53</v>
       </c>
       <c r="E65" s="4"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>1973</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C66" s="4">
         <v>1185</v>
       </c>
       <c r="D66" s="4">
         <v>7.74</v>
       </c>
       <c r="E66" s="4">
-        <v>153.100775</v>
+        <v>153.1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>1974</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E67" s="4"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>1975</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4">
         <v>11.3</v>
       </c>
       <c r="E68" s="4"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>1976</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C69" s="4">
         <v>1990</v>
       </c>
       <c r="D69" s="4">
         <v>12.8</v>
       </c>
       <c r="E69" s="4">
-        <v>155.46875</v>
+        <v>155.47</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>1977</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="4">
         <v>14.32</v>
       </c>
       <c r="E70" s="4"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>1978</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="4">
         <v>14.85</v>
       </c>
       <c r="E71" s="4"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1979</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C72" s="4">
         <v>895</v>
       </c>
       <c r="D72" s="4">
         <v>16.72</v>
       </c>
       <c r="E72" s="4">
-        <v>53.528708</v>
+        <v>53.53</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>1980</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="4">
         <v>21.22</v>
       </c>
       <c r="E73" s="4"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>1981</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="4">
         <v>22.82</v>
       </c>
       <c r="E74" s="4"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>1982</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="4">
         <v>27.8</v>
       </c>
       <c r="E75" s="4"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1983</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C76" s="4"/>
       <c r="D76" s="4">
         <v>31.18</v>
       </c>
       <c r="E76" s="4"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>1984</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4">
         <v>34.12</v>
       </c>
       <c r="E77" s="4"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>1985</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4">
         <v>36.89</v>
       </c>
       <c r="E78" s="4"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>1986</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C79" s="4"/>
       <c r="D79" s="4">
         <v>38.47</v>
       </c>
       <c r="E79" s="4"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>1987</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C80" s="4"/>
       <c r="D80" s="4">
         <v>40.02</v>
       </c>
       <c r="E80" s="4"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>1988</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C81" s="4"/>
       <c r="D81" s="4">
         <v>41.11</v>
       </c>
       <c r="E81" s="4"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>1989</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C82" s="4"/>
       <c r="D82" s="4">
         <v>42.83</v>
       </c>
       <c r="E82" s="4"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>1990</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C83" s="4"/>
       <c r="D83" s="4">
         <v>44.66</v>
       </c>
       <c r="E83" s="4"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>1991</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C84" s="4"/>
       <c r="D84" s="4">
         <v>46.84</v>
       </c>
       <c r="E84" s="4"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>1992</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="4">
         <v>48.69</v>
       </c>
       <c r="E85" s="4"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>1993</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C86" s="4"/>
       <c r="D86" s="4">
         <v>49.94</v>
       </c>
       <c r="E86" s="4"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>1994</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="4">
         <v>51.03</v>
       </c>
       <c r="E87" s="4"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>1995</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="4">
         <v>58.03</v>
       </c>
       <c r="E88" s="4"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>1996</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C89" s="4"/>
       <c r="D89" s="4">
         <v>60.11</v>
       </c>
       <c r="E89" s="4"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>1997</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C90" s="4"/>
       <c r="D90" s="4">
         <v>61.87</v>
       </c>
       <c r="E90" s="4"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>1998</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="4">
         <v>63.71</v>
       </c>
       <c r="E91" s="4"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>1999</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="4">
         <v>64.75</v>
       </c>
       <c r="E92" s="4"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>2000</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C93" s="4"/>
       <c r="D93" s="4">
         <v>66.19</v>
       </c>
       <c r="E93" s="4"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>2001</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="4">
         <v>69.95</v>
       </c>
       <c r="E94" s="4"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>2002</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="4">
         <v>10.8</v>
       </c>
       <c r="E95" s="4"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>2003</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C96" s="4"/>
       <c r="D96" s="4">
         <v>11.22</v>
       </c>
       <c r="E96" s="4"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>2004</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>11.84</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2005</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C98" s="4"/>
       <c r="D98" s="4">
         <v>12.51</v>
       </c>
       <c r="E98" s="4"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2006</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C99" s="4"/>
       <c r="D99" s="4">
         <v>13.04</v>
       </c>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2007</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C100" s="4"/>
       <c r="D100" s="4">
         <v>13.34</v>
       </c>
       <c r="E100" s="4"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2008</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C101" s="4"/>
       <c r="D101" s="4">
         <v>13.77</v>
       </c>
       <c r="E101" s="4"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2009</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="4">
         <v>14.02</v>
       </c>
       <c r="E102" s="4"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2010</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C103" s="4"/>
       <c r="D103" s="4">
         <v>14.18</v>
       </c>
       <c r="E103" s="4"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104">
         <v>2011</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C104" s="4"/>
       <c r="D104" s="4">
         <v>14.43</v>
       </c>
       <c r="E104" s="4"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105">
         <v>2012</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C105" s="4">
         <v>309</v>
       </c>
       <c r="D105" s="4">
         <v>14.9</v>
       </c>
       <c r="E105" s="4">
-        <v>20.738255</v>
+        <v>20.74</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C106" s="4">
         <v>1389.99</v>
       </c>
       <c r="D106" s="4">
         <v>15.07</v>
       </c>
       <c r="E106" s="4">
-        <v>92.235567</v>
+        <v>92.23999999999999</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2014</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C107" s="4">
         <v>599</v>
       </c>
       <c r="D107" s="4">
         <v>15.23</v>
       </c>
       <c r="E107" s="4">
-        <v>39.330269</v>
+        <v>39.33</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2015</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C108" s="4">
         <v>599</v>
       </c>
       <c r="D108" s="4">
         <v>15.38</v>
       </c>
       <c r="E108" s="4">
-        <v>38.946684</v>
+        <v>38.95</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2016</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C109" s="4">
         <v>599</v>
       </c>
       <c r="D109" s="4">
         <v>15.47</v>
       </c>
       <c r="E109" s="4">
-        <v>38.720103</v>
+        <v>38.72</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2017</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C110" s="4">
         <v>1078</v>
       </c>
       <c r="D110" s="4">
         <v>15.62</v>
       </c>
       <c r="E110" s="4">
-        <v>69.01408499999999</v>
+        <v>69.01000000000001</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C111" s="4">
         <v>969</v>
       </c>
       <c r="D111" s="4">
         <v>15.81</v>
       </c>
       <c r="E111" s="4">
-        <v>61.290323</v>
+        <v>61.29</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2019</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C112" s="4">
         <v>1079</v>
       </c>
       <c r="D112" s="4">
         <v>16.05</v>
       </c>
       <c r="E112" s="4">
-        <v>67.227414</v>
+        <v>67.23</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2020</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C113" s="4">
         <v>969</v>
       </c>
       <c r="D113" s="4">
         <v>16.24</v>
       </c>
       <c r="E113" s="4">
-        <v>59.667488</v>
+        <v>59.67</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">