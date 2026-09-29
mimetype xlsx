--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Table de cuisine</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
     <t>Manufrance 1920 à 1979 en bois ; longueur 1 m ; à allonges coulissantes et panneau contreplaqué à partir de 1954. 2007 La Redoute : Plus longue, moins large,  4 à 6 couverts; 2013 : 90*90cm ; 2014 : pin massif ("table de ferme"), 150 *85 ; 2015 : 180*85. 2017, 125*70. 2018, 132*77; 2019, 4 à 6 couverts pin massif ; 200*100.
 Le prix réel a baissé de 1920 à 1938 ; après guerre, un nouveau modèle plus cher dont le prix réel a fortement baissé, jusqu'en 1979. Le suivi du produit n'est pas très bon depuis 1907.</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Cuisine</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
 Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
-La plupart des prix des articles de cuisine viennent des catalogues Manufrance et, depuis, de La Redoute. Les changements techniques se traduisent par des changements dans les produits utilisés. Les appareils fonctionnent maintenant à l'électricité. Nous avons introduit des produits récents.
+La plupart des prix recueillis viennent des catalogues Manufrance et, depuis, de La Redoute. Les changements techniques se traduisent par des changements dans les produits utilisés. Les appareils fonctionnent maintenant à l'électricité. Nous avons introduit des produits récents.
 Sur les produits dont le dessin reste approximativement le même, on observe une baisse des prix réels, souvent importante (division, parfois, par 4 en un siècle). Avec la guerre, les prix réels des années 1949-55 remontent souvent au niveau de ceux du début du siècle ; la baisse survenue pendant les Trente Glorieuses compense cette hausse ; celle-ci continue depuis, mais parfois moins rapidement. 
 Sur la période récente, il est difficile de retrouver le même produit deux années de suite, ce qui explique le caractère parfois erratique des prix réels. 
 Le progrès technique a permis que l'équipement des cuisines se modernise, se robotise…  et devienne accessible au plus grand nombre.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
@@ -555,357 +555,357 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1920</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>82</v>
       </c>
       <c r="D2" s="4">
         <v>1.81</v>
       </c>
       <c r="E2" s="4">
-        <v>45.303867</v>
+        <v>45.3</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1921</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>59</v>
       </c>
       <c r="D3" s="4">
         <v>1.67</v>
       </c>
       <c r="E3" s="4">
-        <v>35.329341</v>
+        <v>35.33</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1922</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>70</v>
       </c>
       <c r="D4" s="4">
         <v>1.69</v>
       </c>
       <c r="E4" s="4">
-        <v>41.420118</v>
+        <v>41.42</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1923</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>52</v>
       </c>
       <c r="D5" s="4">
         <v>1.77</v>
       </c>
       <c r="E5" s="4">
-        <v>29.378531</v>
+        <v>29.38</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1924</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>62.5</v>
       </c>
       <c r="D6" s="4">
         <v>1.94</v>
       </c>
       <c r="E6" s="4">
-        <v>32.216495</v>
+        <v>32.22</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1925</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>63</v>
       </c>
       <c r="D7" s="4">
         <v>2.12</v>
       </c>
       <c r="E7" s="4">
-        <v>29.716981</v>
+        <v>29.72</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1926</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>110</v>
       </c>
       <c r="D8" s="4">
         <v>2.47</v>
       </c>
       <c r="E8" s="4">
-        <v>44.534413</v>
+        <v>44.53</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1927</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4">
         <v>120</v>
       </c>
       <c r="D9" s="4">
         <v>2.58</v>
       </c>
       <c r="E9" s="4">
-        <v>46.511628</v>
+        <v>46.51</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1928</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>154</v>
       </c>
       <c r="D10" s="4">
         <v>2.72</v>
       </c>
       <c r="E10" s="4">
-        <v>56.617647</v>
+        <v>56.62</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1929</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4">
         <v>125</v>
       </c>
       <c r="D11" s="4">
         <v>3.02</v>
       </c>
       <c r="E11" s="4">
-        <v>41.390728</v>
+        <v>41.39</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1930</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>113</v>
       </c>
       <c r="D12" s="4">
         <v>3.33</v>
       </c>
       <c r="E12" s="4">
-        <v>33.933934</v>
+        <v>33.93</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1931</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>140</v>
       </c>
       <c r="D13" s="4">
         <v>3.3</v>
       </c>
       <c r="E13" s="4">
-        <v>42.424242</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1932</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>137</v>
       </c>
       <c r="D14" s="4">
         <v>3.19</v>
       </c>
       <c r="E14" s="4">
-        <v>42.946708</v>
+        <v>42.95</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1933</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>95</v>
       </c>
       <c r="D15" s="4">
         <v>3.06</v>
       </c>
       <c r="E15" s="4">
-        <v>31.045752</v>
+        <v>31.05</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1934</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>77</v>
       </c>
       <c r="D16" s="4">
         <v>3.1</v>
       </c>
       <c r="E16" s="4">
-        <v>24.83871</v>
+        <v>24.84</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1935</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>70</v>
       </c>
       <c r="D17" s="4">
         <v>3.15</v>
       </c>
       <c r="E17" s="4">
-        <v>22.222222</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1936</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>67.5</v>
       </c>
       <c r="D18" s="4">
         <v>3.97</v>
       </c>
       <c r="E18" s="4">
-        <v>17.002519</v>
+        <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1937</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>85</v>
       </c>
       <c r="D19" s="4">
         <v>5.32</v>
       </c>
       <c r="E19" s="4">
-        <v>15.977444</v>
+        <v>15.98</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1938</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>98</v>
       </c>
       <c r="D20" s="4">
         <v>5.9</v>
       </c>
       <c r="E20" s="4">
-        <v>16.610169</v>
+        <v>16.61</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1939</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="4">
         <v>5.95</v>
       </c>
       <c r="E21" s="4"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1940</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4">
         <v>6.1</v>
@@ -1008,387 +1008,387 @@
         <v>1948</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="4">
         <v>61.58</v>
       </c>
       <c r="E30" s="4"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1949</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>3185</v>
       </c>
       <c r="D31" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E31" s="4">
-        <v>43.22747</v>
+        <v>43.23</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1950</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>2840</v>
       </c>
       <c r="D32" s="4">
         <v>81.88</v>
       </c>
       <c r="E32" s="4">
-        <v>34.684905</v>
+        <v>34.68</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1951</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
         <v>3650</v>
       </c>
       <c r="D33" s="4">
         <v>110.25</v>
       </c>
       <c r="E33" s="4">
-        <v>33.106576</v>
+        <v>33.11</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1952</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4">
         <v>5450</v>
       </c>
       <c r="D34" s="4">
         <v>132.5</v>
       </c>
       <c r="E34" s="4">
-        <v>41.132075</v>
+        <v>41.13</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>1953</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="4">
         <v>5280</v>
       </c>
       <c r="D35" s="4">
         <v>135.25</v>
       </c>
       <c r="E35" s="4">
-        <v>39.038817</v>
+        <v>39.04</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>1954</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="4">
         <v>6500</v>
       </c>
       <c r="D36" s="4">
         <v>144.75</v>
       </c>
       <c r="E36" s="4">
-        <v>44.905009</v>
+        <v>44.91</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>1955</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C37" s="4">
         <v>6500</v>
       </c>
       <c r="D37" s="4">
         <v>155.75</v>
       </c>
       <c r="E37" s="4">
-        <v>41.733547</v>
+        <v>41.73</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>1956</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="4">
         <v>7100</v>
       </c>
       <c r="D38" s="4">
         <v>170</v>
       </c>
       <c r="E38" s="4">
-        <v>41.764706</v>
+        <v>41.76</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>1957</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C39" s="4">
         <v>7500</v>
       </c>
       <c r="D39" s="4">
         <v>180.5</v>
       </c>
       <c r="E39" s="4">
-        <v>41.551247</v>
+        <v>41.55</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>1958</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
         <v>7150</v>
       </c>
       <c r="D40" s="4">
         <v>207.5</v>
       </c>
       <c r="E40" s="4">
-        <v>34.457831</v>
+        <v>34.46</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>1959</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C41" s="4">
         <v>7400</v>
       </c>
       <c r="D41" s="4">
         <v>221</v>
       </c>
       <c r="E41" s="4">
-        <v>33.484163</v>
+        <v>33.48</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>1960</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>74</v>
       </c>
       <c r="D42" s="4">
         <v>2.35</v>
       </c>
       <c r="E42" s="4">
-        <v>31.489362</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1961</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4">
         <v>73.84999999999999</v>
       </c>
       <c r="D43" s="4">
         <v>2.5</v>
       </c>
       <c r="E43" s="4">
         <v>29.54</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1962</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>79</v>
       </c>
       <c r="D44" s="4">
         <v>2.75</v>
       </c>
       <c r="E44" s="4">
-        <v>28.727273</v>
+        <v>28.73</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1963</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>82</v>
       </c>
       <c r="D45" s="4">
         <v>2.98</v>
       </c>
       <c r="E45" s="4">
-        <v>27.516779</v>
+        <v>27.52</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1964</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>82</v>
       </c>
       <c r="D46" s="4">
         <v>3.17</v>
       </c>
       <c r="E46" s="4">
-        <v>25.867508</v>
+        <v>25.87</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1965</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>91</v>
       </c>
       <c r="D47" s="4">
         <v>3.36</v>
       </c>
       <c r="E47" s="4">
-        <v>27.083333</v>
+        <v>27.08</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1966</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>91</v>
       </c>
       <c r="D48" s="4">
         <v>3.56</v>
       </c>
       <c r="E48" s="4">
-        <v>25.561798</v>
+        <v>25.56</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1967</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>91.5</v>
       </c>
       <c r="D49" s="4">
         <v>3.74</v>
       </c>
       <c r="E49" s="4">
-        <v>24.465241</v>
+        <v>24.47</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1968</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="4">
         <v>4.43</v>
       </c>
       <c r="E50" s="4"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>1969</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>117.5</v>
       </c>
       <c r="D51" s="4">
         <v>4.77</v>
       </c>
       <c r="E51" s="4">
-        <v>24.633124</v>
+        <v>24.63</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>1970</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="4">
         <v>5.02</v>
       </c>
       <c r="E52" s="4"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>1971</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="4">
         <v>5.82</v>
@@ -1400,137 +1400,137 @@
         <v>1972</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="4">
         <v>6.53</v>
       </c>
       <c r="E54" s="4"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1973</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
         <v>133</v>
       </c>
       <c r="D55" s="4">
         <v>7.74</v>
       </c>
       <c r="E55" s="4">
-        <v>17.183463</v>
+        <v>17.18</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>1974</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E56" s="4"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1975</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4">
         <v>11.3</v>
       </c>
       <c r="E57" s="4"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1976</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C58" s="4">
         <v>210</v>
       </c>
       <c r="D58" s="4">
         <v>12.8</v>
       </c>
       <c r="E58" s="4">
-        <v>16.40625</v>
+        <v>16.41</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>1977</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4">
         <v>14.32</v>
       </c>
       <c r="E59" s="4"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1978</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4">
         <v>14.85</v>
       </c>
       <c r="E60" s="4"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1979</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="4">
         <v>328</v>
       </c>
       <c r="D61" s="4">
         <v>16.72</v>
       </c>
       <c r="E61" s="4">
-        <v>19.617225</v>
+        <v>19.62</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1980</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4">
         <v>21.22</v>
       </c>
       <c r="E62" s="4"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>1981</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C63" s="4"/>
       <c r="D63" s="4">
         <v>22.82</v>
@@ -1854,268 +1854,268 @@
         <v>2006</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="4">
         <v>13.04</v>
       </c>
       <c r="E88" s="4"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>2007</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C89" s="4">
         <v>185</v>
       </c>
       <c r="D89" s="4">
         <v>13.34</v>
       </c>
       <c r="E89" s="4">
-        <v>13.868066</v>
+        <v>13.87</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>2008</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="4">
         <v>199</v>
       </c>
       <c r="D90" s="4">
         <v>13.77</v>
       </c>
       <c r="E90" s="4">
-        <v>14.451707</v>
+        <v>14.45</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>2009</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="4">
         <v>14.02</v>
       </c>
       <c r="E91" s="4"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>2010</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C92" s="4">
         <v>199</v>
       </c>
       <c r="D92" s="4">
         <v>14.18</v>
       </c>
       <c r="E92" s="4">
-        <v>14.03385</v>
+        <v>14.03</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>2011</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C93" s="4">
         <v>229</v>
       </c>
       <c r="D93" s="4">
         <v>14.43</v>
       </c>
       <c r="E93" s="4">
-        <v>15.869716</v>
+        <v>15.87</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>2012</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C94" s="4">
         <v>249</v>
       </c>
       <c r="D94" s="4">
         <v>14.9</v>
       </c>
       <c r="E94" s="4">
-        <v>16.711409</v>
+        <v>16.71</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>2013</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C95" s="4">
         <v>302.49</v>
       </c>
       <c r="D95" s="4">
         <v>15.07</v>
       </c>
       <c r="E95" s="4">
-        <v>20.072329</v>
+        <v>20.07</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>2014</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C96" s="4">
         <v>259</v>
       </c>
       <c r="D96" s="4">
         <v>15.23</v>
       </c>
       <c r="E96" s="4">
-        <v>17.005909</v>
+        <v>17.01</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97">
         <v>2015</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="4">
         <v>224.05</v>
       </c>
       <c r="D97" s="4">
         <v>15.38</v>
       </c>
       <c r="E97" s="4">
-        <v>14.56762</v>
+        <v>14.57</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2016</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>238.28</v>
       </c>
       <c r="D98" s="4">
         <v>15.47</v>
       </c>
       <c r="E98" s="4">
-        <v>15.402715</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2017</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4">
         <v>174.82</v>
       </c>
       <c r="D99" s="4">
         <v>15.62</v>
       </c>
       <c r="E99" s="4">
-        <v>11.192061</v>
+        <v>11.19</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2018</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4">
         <v>181.83</v>
       </c>
       <c r="D100" s="4">
         <v>15.81</v>
       </c>
       <c r="E100" s="4">
-        <v>11.500949</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2019</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>314.99</v>
       </c>
       <c r="D101" s="4">
         <v>16.05</v>
       </c>
       <c r="E101" s="4">
-        <v>19.625545</v>
+        <v>19.63</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2020</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4">
         <v>346</v>
       </c>
       <c r="D102" s="4">
         <v>16.24</v>
       </c>
       <c r="E102" s="4">
-        <v>21.305419</v>
+        <v>21.31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">