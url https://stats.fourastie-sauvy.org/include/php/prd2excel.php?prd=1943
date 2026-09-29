--- v0 (2025-10-14)
+++ v1 (2026-09-29)
@@ -25,67 +25,67 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="infos" sheetId="1" r:id="rId4"/>
     <sheet name="Donnees" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nom du Produit :</t>
   </si>
   <si>
     <t>Lave-vaisselle</t>
   </si>
   <si>
     <t>Informations sur le produit :</t>
   </si>
   <si>
-    <t>Manufrance, 8 à 12 couverts, de 1968 à 1981. La Redoute, 2007 : Bosch, le moins cher, 12 à 13 couverts; 2016 : White,  12 couverts ; 2020, Listo.
-Le prix réel des années 2000 est le tiers de celui des années 80, et le sixième de celui des années 60. La baisse continue !</t>
+    <t>Manufrance, 8 à 12 couverts, de 1968 à 1981. La Redoute, 2007 : Bosch, le moins cher, 12 à 13 couverts; 2016 : White,  12 couverts ; 2020, Listo
+Le prix réel des années 2000 est le tiers de celui des années 80, et le sixième de celui des années 60. La baisse continue rapidement !</t>
   </si>
   <si>
     <t>Famille du Produit :</t>
   </si>
   <si>
     <t>Ménage</t>
   </si>
   <si>
     <t>Informations sur la famille du produit :</t>
   </si>
   <si>
     <t>Les prix réels industriels ont baissé rapidement, voire vertigineusement, depuis le début des observations et notamment pendant les Trente glorieuses. La théorie de Jean Fourastié trouve là sa pleine réalisation.
-Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"  où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
+Il semble que depuis environ 2007 la baisse des prix réels soit moins rapide, sauf en ce qui concerne les vêtements : on sort de ce que Jean Fourastié appelait la "période transitoire"   où le progrès technique jouait un rôle important, pour entrer dans la période tertiaire, relativement stagnante, mais avec un niveau de vie bien supérieur au précédent.
 Dans la rubrique "Ménage", il s'agit des produits utilisés dans la maison pour le nettoyage, l'hygiène et l'entretien.
-Certains ont évolué, de la lessiveuse à la machine à laver, du balai à l'aspirateur, ou sont apparus, comme le lave-vaisselle ; nos prix ne sont pas toujours précis, car nous avons choisi souvent les articles les moins chers du catalogue, et leur modèle varie selon les années. Mais, dans l'ensemble, les prix réels ont fortement baissé sous l'influence du progrès des techniques de production</t>
+Certains ont évolué, de la lessiveuse à la machine à laver, du balai à l'aspirateur, ou sont apparus, comme le lave-vaisselle. Dans l'ensemble, les prix réels ont fortement baissé sous l'influence du progrès des techniques de production ; nos prix ne sont pas toujours précis, car nous avons choisi souvent les articles les moins chers du catalogue, et leur modèle varie selon les années.</t>
   </si>
   <si>
     <t>Classe du produit :</t>
   </si>
   <si>
     <t>Secteur secondaire, à grand progrès technique</t>
   </si>
   <si>
     <t>Annee</t>
   </si>
   <si>
     <t>monnaie</t>
   </si>
   <si>
     <t>Prix</t>
   </si>
   <si>
     <t>Salaire Horaire</t>
   </si>
   <si>
     <t>Prix reel</t>
   </si>
   <si>
     <t>F</t>
   </si>
@@ -550,260 +550,260 @@
       </c>
       <c r="C1" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1968</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="4">
         <v>1250</v>
       </c>
       <c r="D2" s="4">
         <v>4.43</v>
       </c>
       <c r="E2" s="4">
-        <v>282.167043</v>
+        <v>282.17</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1969</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>1250</v>
       </c>
       <c r="D3" s="4">
         <v>4.77</v>
       </c>
       <c r="E3" s="4">
-        <v>262.054507</v>
+        <v>262.05</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1970</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>1200</v>
       </c>
       <c r="D4" s="4">
         <v>5.02</v>
       </c>
       <c r="E4" s="4">
-        <v>239.043825</v>
+        <v>239.04</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1971</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4">
         <v>5.82</v>
       </c>
       <c r="E5" s="4"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1972</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>1400</v>
       </c>
       <c r="D6" s="4">
         <v>6.53</v>
       </c>
       <c r="E6" s="4">
-        <v>214.3951</v>
+        <v>214.4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1973</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>1395</v>
       </c>
       <c r="D7" s="4">
         <v>7.74</v>
       </c>
       <c r="E7" s="4">
-        <v>180.232558</v>
+        <v>180.23</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1974</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
         <v>1450</v>
       </c>
       <c r="D8" s="4">
         <v>9.449999999999999</v>
       </c>
       <c r="E8" s="4">
-        <v>153.439153</v>
+        <v>153.44</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1975</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>11.3</v>
       </c>
       <c r="E9" s="4"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>1976</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="4">
         <v>1550</v>
       </c>
       <c r="D10" s="4">
         <v>12.8</v>
       </c>
       <c r="E10" s="4">
-        <v>121.09375</v>
+        <v>121.09</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>1977</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="4">
         <v>14.32</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>1978</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
         <v>1900</v>
       </c>
       <c r="D12" s="4">
         <v>14.85</v>
       </c>
       <c r="E12" s="4">
-        <v>127.946128</v>
+        <v>127.95</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>1979</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="4">
         <v>2650</v>
       </c>
       <c r="D13" s="4">
         <v>16.72</v>
       </c>
       <c r="E13" s="4">
-        <v>158.492823</v>
+        <v>158.49</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>1980</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="4">
         <v>2560</v>
       </c>
       <c r="D14" s="4">
         <v>21.22</v>
       </c>
       <c r="E14" s="4">
-        <v>120.640905</v>
+        <v>120.64</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>1981</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
         <v>2380</v>
       </c>
       <c r="D15" s="4">
         <v>22.82</v>
       </c>
       <c r="E15" s="4">
-        <v>104.294479</v>
+        <v>104.29</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1982</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>27.8</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1983</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>31.18</v>
@@ -1101,268 +1101,268 @@
         <v>2006</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4">
         <v>13.04</v>
       </c>
       <c r="E40" s="4"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>2007</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
         <v>535.99</v>
       </c>
       <c r="D41" s="4">
         <v>13.34</v>
       </c>
       <c r="E41" s="4">
-        <v>40.17916</v>
+        <v>40.18</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>2008</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="4">
         <v>505.99</v>
       </c>
       <c r="D42" s="4">
         <v>13.77</v>
       </c>
       <c r="E42" s="4">
-        <v>36.745824</v>
+        <v>36.75</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>2009</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="4">
         <v>14.02</v>
       </c>
       <c r="E43" s="4"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>2010</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="4">
         <v>555.99</v>
       </c>
       <c r="D44" s="4">
         <v>14.18</v>
       </c>
       <c r="E44" s="4">
-        <v>39.20945</v>
+        <v>39.21</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>2011</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="4">
         <v>555.99</v>
       </c>
       <c r="D45" s="4">
         <v>14.43</v>
       </c>
       <c r="E45" s="4">
-        <v>38.530146</v>
+        <v>38.53</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>2012</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="4">
         <v>519.99</v>
       </c>
       <c r="D46" s="4">
         <v>14.9</v>
       </c>
       <c r="E46" s="4">
-        <v>34.898658</v>
+        <v>34.9</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>2013</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>568.3200000000001</v>
       </c>
       <c r="D47" s="4">
         <v>15.07</v>
       </c>
       <c r="E47" s="4">
-        <v>37.712011</v>
+        <v>37.71</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>2014</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
         <v>440.99</v>
       </c>
       <c r="D48" s="4">
         <v>15.23</v>
       </c>
       <c r="E48" s="4">
-        <v>28.955351</v>
+        <v>28.96</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>2015</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="4">
         <v>229</v>
       </c>
       <c r="D49" s="4">
         <v>15.38</v>
       </c>
       <c r="E49" s="4">
-        <v>14.889467</v>
+        <v>14.89</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>2016</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="4">
         <v>299.99</v>
       </c>
       <c r="D50" s="4">
         <v>15.47</v>
       </c>
       <c r="E50" s="4">
-        <v>19.391726</v>
+        <v>19.39</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>2017</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="4">
         <v>307</v>
       </c>
       <c r="D51" s="4">
         <v>15.62</v>
       </c>
       <c r="E51" s="4">
-        <v>19.654289</v>
+        <v>19.65</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>2018</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="4">
         <v>249</v>
       </c>
       <c r="D52" s="4">
         <v>15.81</v>
       </c>
       <c r="E52" s="4">
-        <v>15.749526</v>
+        <v>15.75</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>2019</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="4">
         <v>230.99</v>
       </c>
       <c r="D53" s="4">
         <v>16.05</v>
       </c>
       <c r="E53" s="4">
-        <v>14.3919</v>
+        <v>14.39</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>2020</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C54" s="4">
         <v>229</v>
       </c>
       <c r="D54" s="4">
         <v>16.24</v>
       </c>
       <c r="E54" s="4">
-        <v>14.100985</v>
+        <v>14.1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">