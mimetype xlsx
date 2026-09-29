--- v0 (2025-10-30)
+++ v1 (2026-09-29)
@@ -569,119 +569,119 @@
       </c>
       <c r="C2" s="4">
         <v>32</v>
       </c>
       <c r="D2" s="4">
         <v>0.32</v>
       </c>
       <c r="E2" s="4">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>1910</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="4">
         <v>32</v>
       </c>
       <c r="D3" s="4">
         <v>0.33</v>
       </c>
       <c r="E3" s="4">
-        <v>96.969697</v>
+        <v>96.97</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>1911</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="4">
         <v>32.5</v>
       </c>
       <c r="D4" s="4">
         <v>0.33</v>
       </c>
       <c r="E4" s="4">
-        <v>98.484848</v>
+        <v>98.48</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>1912</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
         <v>32.5</v>
       </c>
       <c r="D5" s="4">
         <v>0.34</v>
       </c>
       <c r="E5" s="4">
-        <v>95.588235</v>
+        <v>95.59</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>1913</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="4">
         <v>31</v>
       </c>
       <c r="D6" s="4">
         <v>0.34</v>
       </c>
       <c r="E6" s="4">
-        <v>91.17647100000001</v>
+        <v>91.18000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>1914</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="4">
         <v>75</v>
       </c>
       <c r="D7" s="4">
         <v>0.34</v>
       </c>
       <c r="E7" s="4">
-        <v>220.588235</v>
+        <v>220.59</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>1915</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4">
         <v>0.39</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>1916</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4">
         <v>0.44</v>
@@ -758,323 +758,323 @@
         <v>1922</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>1.69</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>1923</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="4">
         <v>210</v>
       </c>
       <c r="D16" s="4">
         <v>1.77</v>
       </c>
       <c r="E16" s="4">
-        <v>118.644068</v>
+        <v>118.64</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>1924</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="4">
         <v>265</v>
       </c>
       <c r="D17" s="4">
         <v>1.94</v>
       </c>
       <c r="E17" s="4">
-        <v>136.597938</v>
+        <v>136.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>1925</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="4">
         <v>265</v>
       </c>
       <c r="D18" s="4">
         <v>2.12</v>
       </c>
       <c r="E18" s="4">
         <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>1926</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
         <v>365</v>
       </c>
       <c r="D19" s="4">
         <v>2.47</v>
       </c>
       <c r="E19" s="4">
-        <v>147.773279</v>
+        <v>147.77</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>1927</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="4">
         <v>395</v>
       </c>
       <c r="D20" s="4">
         <v>2.58</v>
       </c>
       <c r="E20" s="4">
-        <v>153.100775</v>
+        <v>153.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>1928</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="4">
         <v>375</v>
       </c>
       <c r="D21" s="4">
         <v>2.72</v>
       </c>
       <c r="E21" s="4">
-        <v>137.867647</v>
+        <v>137.87</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>1929</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="4">
         <v>375</v>
       </c>
       <c r="D22" s="4">
         <v>3.02</v>
       </c>
       <c r="E22" s="4">
-        <v>124.172185</v>
+        <v>124.17</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>1930</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="4">
         <v>380</v>
       </c>
       <c r="D23" s="4">
         <v>3.33</v>
       </c>
       <c r="E23" s="4">
-        <v>114.114114</v>
+        <v>114.11</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>1931</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C24" s="4">
         <v>310</v>
       </c>
       <c r="D24" s="4">
         <v>3.3</v>
       </c>
       <c r="E24" s="4">
-        <v>93.93939399999999</v>
+        <v>93.94</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>1932</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C25" s="4">
         <v>180</v>
       </c>
       <c r="D25" s="4">
         <v>3.19</v>
       </c>
       <c r="E25" s="4">
-        <v>56.426332</v>
+        <v>56.43</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>1933</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
         <v>170</v>
       </c>
       <c r="D26" s="4">
         <v>3.06</v>
       </c>
       <c r="E26" s="4">
-        <v>55.555556</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>1934</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="4">
         <v>170</v>
       </c>
       <c r="D27" s="4">
         <v>3.1</v>
       </c>
       <c r="E27" s="4">
-        <v>54.83871</v>
+        <v>54.84</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>1935</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="4">
         <v>140</v>
       </c>
       <c r="D28" s="4">
         <v>3.15</v>
       </c>
       <c r="E28" s="4">
-        <v>44.444444</v>
+        <v>44.44</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>1936</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="4">
         <v>145</v>
       </c>
       <c r="D29" s="4">
         <v>3.97</v>
       </c>
       <c r="E29" s="4">
-        <v>36.523929</v>
+        <v>36.52</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>1937</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="4">
         <v>174</v>
       </c>
       <c r="D30" s="4">
         <v>5.32</v>
       </c>
       <c r="E30" s="4">
-        <v>32.706767</v>
+        <v>32.71</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>1938</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C31" s="4">
         <v>250</v>
       </c>
       <c r="D31" s="4">
         <v>5.9</v>
       </c>
       <c r="E31" s="4">
-        <v>42.372881</v>
+        <v>42.37</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>1939</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C32" s="4">
         <v>250</v>
       </c>
       <c r="D32" s="4">
         <v>5.95</v>
       </c>
       <c r="E32" s="4">
-        <v>42.016807</v>
+        <v>42.02</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4">
         <v>6.1</v>
       </c>
       <c r="E33" s="4"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>1941</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="4">
         <v>7.33</v>
@@ -1177,136 +1177,136 @@
         <v>1949</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="4">
         <v>73.68000000000001</v>
       </c>
       <c r="E42" s="4"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>1950</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="4">
         <v>7990</v>
       </c>
       <c r="D43" s="4">
         <v>81.88</v>
       </c>
       <c r="E43" s="4">
-        <v>97.581827</v>
+        <v>97.58</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>1951</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C44" s="4">
         <v>10100</v>
       </c>
       <c r="D44" s="4">
         <v>110.25</v>
       </c>
       <c r="E44" s="4">
-        <v>91.609977</v>
+        <v>91.61</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>1952</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="4">
         <v>10100</v>
       </c>
       <c r="D45" s="4">
         <v>132.5</v>
       </c>
       <c r="E45" s="4">
-        <v>76.226415</v>
+        <v>76.23</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>1953</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="4">
         <v>9400</v>
       </c>
       <c r="D46" s="4">
         <v>135.25</v>
       </c>
       <c r="E46" s="4">
-        <v>69.500924</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>1954</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
         <v>9400</v>
       </c>
       <c r="D47" s="4">
         <v>144.75</v>
       </c>
       <c r="E47" s="4">
-        <v>64.93955099999999</v>
+        <v>64.94</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>1955</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="4">
         <v>9400</v>
       </c>
       <c r="D48" s="4">
         <v>155.75</v>
       </c>
       <c r="E48" s="4">
-        <v>60.35313</v>
+        <v>60.35</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>1956</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4">
         <v>170</v>
       </c>
       <c r="E49" s="4"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>1957</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="4">
         <v>180.5</v>
@@ -1916,102 +1916,102 @@
         <v>2004</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="4"/>
       <c r="D97" s="4">
         <v>11.84</v>
       </c>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98">
         <v>2005</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C98" s="4">
         <v>143.51</v>
       </c>
       <c r="D98" s="4">
         <v>12.51</v>
       </c>
       <c r="E98" s="4">
-        <v>11.471623</v>
+        <v>11.47</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99">
         <v>2006</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C99" s="4">
         <v>155.57</v>
       </c>
       <c r="D99" s="4">
         <v>13.04</v>
       </c>
       <c r="E99" s="4">
-        <v>11.930215</v>
+        <v>11.93</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100">
         <v>2007</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C100" s="4">
         <v>162.81</v>
       </c>
       <c r="D100" s="4">
         <v>13.34</v>
       </c>
       <c r="E100" s="4">
-        <v>12.204648</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101">
         <v>2008</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>167.63</v>
       </c>
       <c r="D101" s="4">
         <v>13.77</v>
       </c>
       <c r="E101" s="4">
-        <v>12.173566</v>
+        <v>12.17</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102">
         <v>2009</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="4"/>
       <c r="D102" s="4">
         <v>14.02</v>
       </c>
       <c r="E102" s="4"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103">
         <v>2010</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C103" s="4"/>
       <c r="D103" s="4">
         <v>14.18</v>
@@ -2036,170 +2036,170 @@
         <v>2012</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="4"/>
       <c r="D105" s="4">
         <v>14.9</v>
       </c>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106">
         <v>2013</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C106" s="4">
         <v>167.63</v>
       </c>
       <c r="D106" s="4">
         <v>15.07</v>
       </c>
       <c r="E106" s="4">
-        <v>11.123424</v>
+        <v>11.12</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107">
         <v>2014</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C107" s="4">
         <v>147</v>
       </c>
       <c r="D107" s="4">
         <v>15.23</v>
       </c>
       <c r="E107" s="4">
-        <v>9.652003000000001</v>
+        <v>9.65</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108">
         <v>2015</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C108" s="4">
         <v>155.82</v>
       </c>
       <c r="D108" s="4">
         <v>15.38</v>
       </c>
       <c r="E108" s="4">
-        <v>10.131339</v>
+        <v>10.13</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>2016</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="4">
         <v>91.79000000000001</v>
       </c>
       <c r="D109" s="4">
         <v>15.47</v>
       </c>
       <c r="E109" s="4">
-        <v>5.93342</v>
+        <v>5.93</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>2017</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C110" s="4">
         <v>91.79000000000001</v>
       </c>
       <c r="D110" s="4">
         <v>15.62</v>
       </c>
       <c r="E110" s="4">
-        <v>5.87644</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>2018</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C111" s="4">
         <v>91.79000000000001</v>
       </c>
       <c r="D111" s="4">
         <v>15.81</v>
       </c>
       <c r="E111" s="4">
-        <v>5.805819</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112">
         <v>2019</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C112" s="4">
         <v>91.79000000000001</v>
       </c>
       <c r="D112" s="4">
         <v>16.05</v>
       </c>
       <c r="E112" s="4">
-        <v>5.719003</v>
+        <v>5.72</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113">
         <v>2020</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C113" s="4">
         <v>146.4</v>
       </c>
       <c r="D113" s="4">
         <v>16.24</v>
       </c>
       <c r="E113" s="4">
-        <v>9.014778</v>
+        <v>9.01</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">